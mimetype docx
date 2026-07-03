--- v0 (2025-12-05)
+++ v1 (2026-07-03)
@@ -1,152 +1,396 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="01A68C1F" w14:textId="77777777" w:rsidR="00B63000" w:rsidRDefault="00B63000" w:rsidP="00B63000">
+    <w:p w14:paraId="10569CFB" w14:textId="77777777" w:rsidR="008904ED" w:rsidRDefault="008904ED" w:rsidP="00B63000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C419897" w14:textId="77777777" w:rsidR="00350E44" w:rsidRDefault="00350E44" w:rsidP="00B63000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A110B33" w14:textId="77777777" w:rsidR="00350E44" w:rsidRDefault="00350E44" w:rsidP="00B63000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A68C1F" w14:textId="2E6914FB" w:rsidR="00B63000" w:rsidRDefault="00B63000" w:rsidP="00DD6648">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0002452A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">This prerequisite table is designed to assist our academic team assess whether you have completed (or are intending to complete) the required prerequisite subjects to be eligible for the Master of Pharmacy at UTS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B442340" w14:textId="39AC1261" w:rsidR="00973AC6" w:rsidRPr="0002452A" w:rsidRDefault="00973AC6" w:rsidP="00B63000">
+    <w:p w14:paraId="0D10BB7C" w14:textId="77777777" w:rsidR="00602310" w:rsidRDefault="00602310" w:rsidP="00DD6648">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
         <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="572B86DA" w14:textId="77777777" w:rsidR="001F6941" w:rsidRDefault="00973AC6" w:rsidP="00DD6648">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>It also serves the purpose of allowing applicants to determine if they meet p</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It also serves the purpose of allowing </w:t>
+      </w:r>
+      <w:r w:rsidR="00602310">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicants </w:t>
+      </w:r>
+      <w:r w:rsidR="00602310" w:rsidRPr="00602310">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>with a</w:t>
+      </w:r>
+      <w:r w:rsidR="00602310">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00602310" w:rsidRPr="00602310">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Australian UG qualification</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to determine if they meet p</w:t>
       </w:r>
       <w:r w:rsidRPr="00973AC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>rerequisite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">s by requesting a “pre-assessment” before applications open. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5A26E0" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="00973AC6" w:rsidRDefault="00B63000" w:rsidP="00973AC6">
+    <w:p w14:paraId="02FF451D" w14:textId="77777777" w:rsidR="001F6941" w:rsidRDefault="001F6941" w:rsidP="00DD6648">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B442340" w14:textId="610474BC" w:rsidR="00973AC6" w:rsidRPr="0002452A" w:rsidRDefault="00602310" w:rsidP="00DD6648">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F6941">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="0087765F" w:rsidRPr="001F6941">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pre-assessment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6941">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cannot be done for students with an overseas UG qualification and </w:t>
+      </w:r>
+      <w:r w:rsidR="0087765F" w:rsidRPr="001F6941">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>pre-</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6941" w:rsidRPr="001F6941">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>requisites</w:t>
+      </w:r>
+      <w:r w:rsidR="0087765F" w:rsidRPr="001F6941">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be assessed as part of the application</w:t>
+      </w:r>
+      <w:r w:rsidR="0087765F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5A26E0" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="00973AC6" w:rsidRDefault="00B63000" w:rsidP="00DD6648">
       <w:pPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
         <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36924042" w14:textId="2CDA772B" w:rsidR="00B63000" w:rsidRPr="00E90CBF" w:rsidRDefault="00B63000" w:rsidP="001629A9">
+    <w:p w14:paraId="36924042" w14:textId="2CDA772B" w:rsidR="00B63000" w:rsidRPr="00E90CBF" w:rsidRDefault="00B63000" w:rsidP="00DD6648">
       <w:pPr>
         <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
         <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E90CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>BEFORE applications open</w:t>
       </w:r>
@@ -155,78 +399,174 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pre-Assessment)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E90CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2C6F00" w14:textId="7854F0B2" w:rsidR="000D4DF9" w:rsidRPr="00E90CBF" w:rsidRDefault="00B63000" w:rsidP="000D4DF9">
+    <w:p w14:paraId="00070F7C" w14:textId="58079430" w:rsidR="00025906" w:rsidRPr="00025906" w:rsidRDefault="0087765F" w:rsidP="00DD6648">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk193811042"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For applicants </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>with a</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6941">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Australian UG qualification</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="577D64E2" w14:textId="5C6B9DD1" w:rsidR="001F6941" w:rsidRPr="001F6941" w:rsidRDefault="00B63000" w:rsidP="00DD6648">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0002452A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prior to applications opening, domestic applicants may submit the prerequisite table </w:t>
+        <w:t xml:space="preserve">Prior to applications opening, applicants </w:t>
+      </w:r>
+      <w:r w:rsidR="002C13D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with an Australian UG qualification </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may submit the prerequisite table </w:t>
       </w:r>
       <w:r w:rsidR="00E90CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">along with correct outlines </w:t>
       </w:r>
       <w:r w:rsidRPr="0002452A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0002452A">
@@ -241,1355 +581,1531 @@
           <w:t>GSH.future@uts.edu.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0002452A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E90CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E90CBF" w:rsidRPr="00E90CBF">
+    </w:p>
+    <w:p w14:paraId="7D2C6F00" w14:textId="3B76CC03" w:rsidR="000D4DF9" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="001F6941">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E90CBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(Outlines not required for subjects completed at UTS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5CF1F2" w14:textId="68E2E398" w:rsidR="00D01CA2" w:rsidRDefault="00D01CA2" w:rsidP="000D4DF9">
+    <w:p w14:paraId="4E1CCE83" w14:textId="77777777" w:rsidR="00025906" w:rsidRDefault="00025906" w:rsidP="00DD6648">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B5DC9B7" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="00E90CBF" w:rsidRDefault="00B63000" w:rsidP="00DD6648">
+      <w:pPr>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E90CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>AFTER applications open:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170EE455" w14:textId="1469DD63" w:rsidR="00DC3270" w:rsidRPr="00DC3270" w:rsidRDefault="00DC3270" w:rsidP="00DD6648">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If applicants have had their prerequisites assessed before applications </w:t>
+      </w:r>
+      <w:r w:rsidR="005301D8" w:rsidRPr="00DC3270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>opening,</w:t>
+      </w:r>
+      <w:r w:rsidR="005301D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must submit the final version of the pre-assessed assessment table, with their application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51880618" w14:textId="3CD9229D" w:rsidR="00E90CBF" w:rsidRPr="005E09C6" w:rsidRDefault="006D10A0" w:rsidP="00177C21">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4DF9">
+      <w:r w:rsidR="00DD6648" w:rsidRPr="005E09C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">pplicants </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>must</w:t>
+        <w:t xml:space="preserve">who </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4DF9">
+      <w:r w:rsidR="00DD6648" w:rsidRPr="005E09C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> submit</w:t>
+        <w:t>do not have pre</w:t>
+      </w:r>
+      <w:r w:rsidR="005E09C6" w:rsidRPr="005E09C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>-assessed prerequisites</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4DF9">
+      <w:r w:rsidR="00D01CA2" w:rsidRPr="005E09C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">MUST </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63000" w:rsidRPr="005E09C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">submit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D10A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a completed table along with the correct outlines </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63000" w:rsidRPr="005E09C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63000" w:rsidRPr="005E09C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> application</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6941">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90CBF" w:rsidRPr="005E09C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E90CBF" w:rsidRPr="005E09C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">final version of the </w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> with their application.</w:t>
+        <w:t>(Outlines not required for subjects completed at UTS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154B7DBA" w14:textId="77777777" w:rsidR="00D01CA2" w:rsidRPr="00973AC6" w:rsidRDefault="00D01CA2" w:rsidP="00973AC6">
+    <w:p w14:paraId="63B35FA2" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="00973AC6" w:rsidRDefault="00B63000" w:rsidP="00DD6648">
       <w:pPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
         <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B5DC9B7" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="00E90CBF" w:rsidRDefault="00B63000" w:rsidP="001629A9">
+    <w:p w14:paraId="7368AEA1" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="0002452A" w:rsidRDefault="00B63000" w:rsidP="00DD6648">
       <w:pPr>
         <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
         <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="0000FF"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E90CBF">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002452A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="0000FF"/>
-[...4 lines deleted...]
-        <w:t>AFTER applications open:</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>INSTRUCTIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F6FE17" w14:textId="00347BBD" w:rsidR="00D01CA2" w:rsidRDefault="003A5D07" w:rsidP="001629A9">
+    <w:p w14:paraId="7B595D1B" w14:textId="5A10CA3F" w:rsidR="00AB6E9A" w:rsidRDefault="00AB6E9A" w:rsidP="00A23471">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63000" w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ead the explanation for each prerequisite subject</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02874ABA" w14:textId="5BE51995" w:rsidR="001629A9" w:rsidRDefault="00AB6E9A" w:rsidP="00A23471">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63000" w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ist all the subjects you have completed (or are intending to complete) that you believe </w:t>
+      </w:r>
+      <w:r w:rsidR="00B423A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>may be related t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24B9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63000" w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each prerequisite. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12003C18" w14:textId="49B19C8C" w:rsidR="00B63000" w:rsidRPr="0002452A" w:rsidRDefault="00B63000" w:rsidP="00A23471">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subjects not </w:t>
+      </w:r>
+      <w:r w:rsidR="00407EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>included</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the below table </w:t>
+      </w:r>
+      <w:r w:rsidR="00973AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(but listed on your transcript) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may not be assessed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B484B22" w14:textId="77777777" w:rsidR="00D43422" w:rsidRPr="00D43422" w:rsidRDefault="6AE3D999" w:rsidP="00A23471">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For each subject you list, include a valid </w:t>
+      </w:r>
+      <w:r w:rsidR="00973AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>web</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">link </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00973AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the correct</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subject outline in your universit</w:t>
+      </w:r>
+      <w:r w:rsidR="00163E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>y’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> handbook </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5809CE24" w14:textId="77777777" w:rsidR="00D43422" w:rsidRDefault="00D01CA2" w:rsidP="00A23471">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OR </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307D6DF2" w14:textId="65512164" w:rsidR="00D01CA2" w:rsidRPr="00D01CA2" w:rsidRDefault="00D43422" w:rsidP="00A23471">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nclude </w:t>
+      </w:r>
+      <w:r w:rsidR="00973AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01CA2" w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>detailed subject outline</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a pdf version </w:t>
+      </w:r>
+      <w:r w:rsidR="00973AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">email (for pre-assessment) or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">include in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r w:rsidR="6AE3D999" w:rsidRPr="00D01CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4117D727" w14:textId="7DFB65CD" w:rsidR="001629A9" w:rsidRPr="00D01CA2" w:rsidRDefault="6AE3D999" w:rsidP="00A23471">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D01CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The subject outline must be for the session and year in which you completed it (or intend to complete it). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D314B89" w14:textId="77777777" w:rsidR="00816B88" w:rsidRPr="00816B88" w:rsidRDefault="6AE3D999" w:rsidP="00A23471">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63000" w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> course handbook entry or subject description alone is not sufficient. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0E23E2" w14:textId="183D4AD3" w:rsidR="00B63000" w:rsidRPr="0002452A" w:rsidRDefault="00816B88" w:rsidP="00A23471">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63000" w:rsidRPr="00973AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>If insufficient information is provided for a subject, the subject may not be able to be assessed.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADC684A" w14:textId="5E189FC5" w:rsidR="00D07141" w:rsidRPr="0002452A" w:rsidRDefault="00D07141" w:rsidP="00A23471">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Detailed subject outlines contain things like subject descriptions, assessments, textbooks and resources, intended learning outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8373A9" w14:textId="38B20C12" w:rsidR="00B63000" w:rsidRPr="0002452A" w:rsidRDefault="00B63000" w:rsidP="00A23471">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The academic team will carefully review the content of the subjects you have listed in the table.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F8FD14" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="0002452A" w:rsidRDefault="00B63000" w:rsidP="00A23471">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Incorrectly completing the table may delay your assessment, and you may be asked to re-submit a corrected version.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B11A449" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="0002452A" w:rsidRDefault="00B63000" w:rsidP="00A23471">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit the table as a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Word document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (do not convert it to PDF nor an image file).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC04298" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="00973AC6" w:rsidRDefault="00B63000" w:rsidP="00DD6648">
+      <w:pPr>
+        <w:spacing w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="391C9273" w14:textId="09688395" w:rsidR="00973AC6" w:rsidRPr="00973AC6" w:rsidRDefault="00973AC6" w:rsidP="00DD6648">
+      <w:pPr>
+        <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00973AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>NOTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC76D6E" w14:textId="62FC93B8" w:rsidR="00B63000" w:rsidRPr="0002452A" w:rsidRDefault="00B63000" w:rsidP="00DD6648">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0002452A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>A pre-assessment is not required to apply</w:t>
+        <w:t xml:space="preserve">Prerequisite subjects must be completed at </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00407EDF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>university</w:t>
       </w:r>
-      <w:r w:rsidR="00B63000" w:rsidRPr="0002452A">
+      <w:r w:rsidR="00407EDF" w:rsidRPr="0002452A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pre-assessments will </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B63000" w:rsidRPr="0002452A">
+      <w:r w:rsidRPr="0002452A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">level within the past 10 years (short courses are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E643EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidR="00B63000" w:rsidRPr="0002452A">
+      <w:r w:rsidRPr="0002452A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be conducted once applications are open</w:t>
+        <w:t xml:space="preserve"> accepted</w:t>
+      </w:r>
+      <w:r w:rsidR="00E643EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, unless pre-approved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51880618" w14:textId="77777777" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00D01CA2" w:rsidP="00E90CBF">
+    <w:p w14:paraId="59BDCEE1" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="0002452A" w:rsidRDefault="00B63000" w:rsidP="00DD6648">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
-[...9 lines deleted...]
-      <w:r>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...131 lines deleted...]
-        <w:t>(Outlines not required for subjects completed at UTS)</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0002452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prerequisite subjects should be completed prior to the commencement of the Masters’ degree and cannot be completed concurrently. It is recommended to commence prerequisites as soon as possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B35FA2" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="00973AC6" w:rsidRDefault="00B63000" w:rsidP="00973AC6">
-[...532 lines deleted...]
-    <w:p w14:paraId="0CC76D6E" w14:textId="551A6219" w:rsidR="00B63000" w:rsidRPr="0002452A" w:rsidRDefault="00B63000" w:rsidP="001629A9">
+    <w:p w14:paraId="0289FE51" w14:textId="77777777" w:rsidR="001629A9" w:rsidRDefault="00B63000" w:rsidP="00DD6648">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0002452A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prerequisite subjects must be completed at tertiary level within the past 10 years (short courses are </w:t>
-[...45 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">Prerequisite subject approvals are subject to change as they undergo an annual academic review (a new assessment is required for each new intake). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BDCEE1" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="0002452A" w:rsidRDefault="00B63000" w:rsidP="001629A9">
+    <w:p w14:paraId="30092F69" w14:textId="4349D555" w:rsidR="00B63000" w:rsidRPr="001629A9" w:rsidRDefault="00B63000" w:rsidP="00DD6648">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0002452A">
+      <w:r w:rsidRPr="001629A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Prerequisite subjects should be completed prior to the commencement of the Masters’ degree and cannot be completed concurrently. It is recommended to commence prerequisites as soon as possible.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Admissions requirements are subject to change and applicants should always review the requirements relevant to the year they intend to apply.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001629A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="201F1E"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0289FE51" w14:textId="77777777" w:rsidR="001629A9" w:rsidRDefault="00B63000" w:rsidP="001629A9">
+    <w:p w14:paraId="7782ED6E" w14:textId="1ACFEFA7" w:rsidR="00B63000" w:rsidRDefault="00B63000" w:rsidP="00DD6648">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
-[...68 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0002452A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This course is competitive and meeting the eligibility requirements does not guarantee an interview nor offer of a place.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DA30B0" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="00B63000" w:rsidRDefault="00B63000" w:rsidP="00B63000">
+    <w:p w14:paraId="41DA30B0" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="00B63000" w:rsidRDefault="00B63000" w:rsidP="006049FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="396"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="20974" w:type="dxa"/>
+        <w:tblW w:w="13899" w:type="dxa"/>
+        <w:tblInd w:w="-696" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1980"/>
-        <w:gridCol w:w="18994"/>
+        <w:gridCol w:w="2818"/>
+        <w:gridCol w:w="11081"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00087A16" w:rsidRPr="007D36F1" w14:paraId="63A8FBC3" w14:textId="499B9954" w:rsidTr="001629A9">
+      <w:tr w:rsidR="00D70905" w:rsidRPr="007D36F1" w14:paraId="63A8FBC3" w14:textId="499B9954" w:rsidTr="00A16CE3">
         <w:trPr>
-          <w:trHeight w:val="692"/>
+          <w:trHeight w:val="664"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="591A186E" w14:textId="77777777" w:rsidR="00087A16" w:rsidRPr="00B63000" w:rsidRDefault="00087A16">
+          <w:p w14:paraId="591A186E" w14:textId="77777777" w:rsidR="00087A16" w:rsidRPr="00B63000" w:rsidRDefault="00087A16" w:rsidP="006049FE">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="60" w:after="144"/>
+              <w:ind w:left="-426" w:right="396"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B63000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PREREQUISITE SUBJECT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="18994" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="11081" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="7155F518" w14:textId="5CA66B41" w:rsidR="00087A16" w:rsidRDefault="00087A16" w:rsidP="00B63000">
+          <w:p w14:paraId="7155F518" w14:textId="5CA66B41" w:rsidR="00087A16" w:rsidRDefault="00087A16" w:rsidP="006049FE">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="60" w:after="144"/>
+              <w:ind w:left="-426" w:right="396"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A16" w:rsidRPr="0018245B" w14:paraId="0DCC4ED6" w14:textId="09A881CC" w:rsidTr="001629A9">
+      <w:tr w:rsidR="00D70905" w:rsidRPr="0018245B" w14:paraId="0DCC4ED6" w14:textId="09A881CC" w:rsidTr="00A16CE3">
         <w:trPr>
-          <w:trHeight w:val="674"/>
+          <w:trHeight w:val="648"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="016A5B9B" w14:textId="7077C077" w:rsidR="00087A16" w:rsidRPr="00B63000" w:rsidRDefault="00087A16" w:rsidP="001629A9">
+          <w:p w14:paraId="016A5B9B" w14:textId="7077C077" w:rsidR="00087A16" w:rsidRPr="00B63000" w:rsidRDefault="00087A16" w:rsidP="005F7A47">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
-              <w:ind w:left="31"/>
+              <w:ind w:left="20" w:right="396"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B63000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pharmacology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="18994" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="11081" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20882E20" w14:textId="62575341" w:rsidR="001629A9" w:rsidRPr="001629A9" w:rsidRDefault="00087A16" w:rsidP="001629A9">
+          <w:p w14:paraId="20882E20" w14:textId="62575341" w:rsidR="001629A9" w:rsidRPr="001629A9" w:rsidRDefault="00087A16" w:rsidP="005F7A47">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
+              <w:ind w:left="184" w:right="396"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E23D64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The applicant must provide evidence of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>one semester</w:t>
             </w:r>
@@ -1610,100 +2126,93 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:r w:rsidRPr="00E23D64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> should include</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the foundational concepts in pharmacology, including the principles of drug action (agonists-antagonists, drug-receptor interactions, dose-response relationships), and an introduction to pharmacokinetics (ADME), toxicology, and autonomic pharmacology.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A16" w:rsidRPr="0018245B" w14:paraId="6DCBCB16" w14:textId="235E5240" w:rsidTr="001629A9">
+      <w:tr w:rsidR="00D70905" w:rsidRPr="0018245B" w14:paraId="6DCBCB16" w14:textId="235E5240" w:rsidTr="00A16CE3">
         <w:trPr>
-          <w:trHeight w:val="528"/>
+          <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED4EB26" w14:textId="3D1F9189" w:rsidR="00087A16" w:rsidRPr="00B63000" w:rsidRDefault="00087A16" w:rsidP="001629A9">
+          <w:p w14:paraId="7ED4EB26" w14:textId="3D1F9189" w:rsidR="00AB6E9A" w:rsidRPr="00B63000" w:rsidRDefault="00AB6E9A" w:rsidP="005F7A47">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
+              <w:ind w:left="20" w:right="396"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B63000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Chemistry 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="18994" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="11081" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="748625CE" w14:textId="135EE6B3" w:rsidR="001629A9" w:rsidRPr="001629A9" w:rsidRDefault="00087A16" w:rsidP="001629A9">
+          <w:p w14:paraId="748625CE" w14:textId="3FA4DBE1" w:rsidR="00AB6E9A" w:rsidRPr="001629A9" w:rsidRDefault="00AB6E9A" w:rsidP="005F7A47">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
+              <w:ind w:left="184" w:right="396"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E23D64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The applicant must provide evidence of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> two semesters of first year general or introductory chemistry, including</w:t>
             </w:r>
@@ -1711,225 +2220,157 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">both inorganic and organic </w:t>
             </w:r>
             <w:r w:rsidRPr="00E23D64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>chemistry.</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A16" w:rsidRPr="0018245B" w14:paraId="7BB929CB" w14:textId="596557C1" w:rsidTr="001629A9">
+      <w:tr w:rsidR="00D70905" w:rsidRPr="0018245B" w14:paraId="7BB929CB" w14:textId="596557C1" w:rsidTr="00A16CE3">
         <w:trPr>
-          <w:trHeight w:val="564"/>
+          <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="067743F7" w14:textId="7F1F1BCB" w:rsidR="00087A16" w:rsidRPr="00B63000" w:rsidRDefault="00087A16" w:rsidP="001629A9">
+          <w:p w14:paraId="067743F7" w14:textId="7F1F1BCB" w:rsidR="00AB6E9A" w:rsidRPr="00B63000" w:rsidRDefault="00AB6E9A" w:rsidP="005F7A47">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
+              <w:ind w:left="20" w:right="396"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B63000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Chemistry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="18994" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="11081" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE47423" w14:textId="4B21CFFC" w:rsidR="001629A9" w:rsidRPr="001629A9" w:rsidRDefault="00087A16" w:rsidP="001629A9">
+          <w:p w14:paraId="1FE47423" w14:textId="362FF782" w:rsidR="00AB6E9A" w:rsidRPr="001629A9" w:rsidRDefault="00A16CE3" w:rsidP="005F7A47">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
+              <w:ind w:left="184" w:right="396"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23D64">
+            <w:r w:rsidRPr="00213026">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>The applicant must provide evidence of</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve"> Chemistry 2 should build on and further develop material introduced in Chemistry 1.</w:t>
+              <w:t>Chemistry 2 should build on and further develop material introduced in Chemistry 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A16" w:rsidRPr="0018245B" w14:paraId="3F9BEDF9" w14:textId="1A482135" w:rsidTr="001629A9">
+      <w:tr w:rsidR="00D70905" w:rsidRPr="0018245B" w14:paraId="3F9BEDF9" w14:textId="1A482135" w:rsidTr="00A16CE3">
         <w:trPr>
-          <w:trHeight w:val="687"/>
+          <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="70E668E1" w14:textId="677A3195" w:rsidR="00087A16" w:rsidRPr="00B63000" w:rsidRDefault="00087A16" w:rsidP="001629A9">
+          <w:p w14:paraId="70E668E1" w14:textId="677A3195" w:rsidR="00087A16" w:rsidRPr="00B63000" w:rsidRDefault="00087A16" w:rsidP="005F7A47">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
+              <w:ind w:left="20" w:right="396"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B63000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Biochemistry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="18994" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="11081" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2EB476" w14:textId="6B34DB8C" w:rsidR="001629A9" w:rsidRPr="001629A9" w:rsidRDefault="00087A16" w:rsidP="001629A9">
+          <w:p w14:paraId="5C2EB476" w14:textId="6B34DB8C" w:rsidR="001629A9" w:rsidRPr="001629A9" w:rsidRDefault="00087A16" w:rsidP="005F7A47">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
+              <w:ind w:left="184" w:right="396"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E23D64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The applicant must provide evidence of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>one semester</w:t>
             </w:r>
@@ -2031,99 +2472,92 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s well as</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> enzyme action, energy transfer and metabolism</w:t>
             </w:r>
             <w:r w:rsidR="00C03958">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A16" w:rsidRPr="0018245B" w14:paraId="2717F8A3" w14:textId="06CDF447" w:rsidTr="001629A9">
+      <w:tr w:rsidR="00D70905" w:rsidRPr="0018245B" w14:paraId="2717F8A3" w14:textId="06CDF447" w:rsidTr="00A16CE3">
         <w:trPr>
-          <w:trHeight w:val="591"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA100B1" w14:textId="55CCFE44" w:rsidR="00087A16" w:rsidRPr="00B63000" w:rsidRDefault="00087A16" w:rsidP="001629A9">
+          <w:p w14:paraId="0EA100B1" w14:textId="55CCFE44" w:rsidR="00087A16" w:rsidRPr="00B63000" w:rsidRDefault="00087A16" w:rsidP="005F7A47">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
+              <w:ind w:left="20" w:right="396"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B63000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Human Physiology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="18994" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="11081" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2621005E" w14:textId="65D7845D" w:rsidR="001629A9" w:rsidRPr="001629A9" w:rsidRDefault="00087A16" w:rsidP="001629A9">
+          <w:p w14:paraId="2621005E" w14:textId="64393114" w:rsidR="001629A9" w:rsidRPr="001629A9" w:rsidRDefault="00087A16" w:rsidP="005F7A47">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
+              <w:ind w:left="184" w:right="396"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E23D64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The applicant must provide evidence of </w:t>
             </w:r>
             <w:r w:rsidR="00B14BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>one semester</w:t>
             </w:r>
@@ -2139,161 +2573,132 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the functions of the major body systems</w:t>
             </w:r>
             <w:r w:rsidR="007532B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">nervous, cardiovascular, respiratory, endocrine, gastrointestinal, immune, renal, reproductive, blood, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>nervous, cardiovascular, respiratory, endocrine, gastrointestinal, immune, renal, reproductive, blood, musculoskeletal, and integumentary</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65D8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>musculo</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> and how these</w:t>
+            </w:r>
+            <w:r w:rsidR="00407EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> systems</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-skeletal, and integumentary</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> to maintain homeostasis.</w:t>
+              <w:t xml:space="preserve"> work to maintain homeostasis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087A16" w:rsidRPr="0018245B" w14:paraId="5E75034B" w14:textId="5B17CEF1" w:rsidTr="001629A9">
+      <w:tr w:rsidR="00D70905" w:rsidRPr="0018245B" w14:paraId="5E75034B" w14:textId="5B17CEF1" w:rsidTr="00A16CE3">
         <w:trPr>
-          <w:trHeight w:val="637"/>
+          <w:trHeight w:val="612"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2818" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="1818DD6A" w14:textId="68E9A0FB" w:rsidR="00087A16" w:rsidRPr="003A5D07" w:rsidRDefault="00087A16" w:rsidP="001629A9">
+          <w:p w14:paraId="1818DD6A" w14:textId="68E9A0FB" w:rsidR="00087A16" w:rsidRPr="003A5D07" w:rsidRDefault="00087A16" w:rsidP="005F7A47">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
+              <w:ind w:left="20" w:right="396"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A5D07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Mathematics or Statistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="18994" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="11081" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6AE79E" w14:textId="17FDE364" w:rsidR="001629A9" w:rsidRPr="001629A9" w:rsidRDefault="00087A16" w:rsidP="001629A9">
+          <w:p w14:paraId="3B6AE79E" w14:textId="17FDE364" w:rsidR="001629A9" w:rsidRPr="001629A9" w:rsidRDefault="00087A16" w:rsidP="005F7A47">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
+              <w:ind w:left="184" w:right="396"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E23D64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The applicant must provide evidence of </w:t>
             </w:r>
             <w:r w:rsidR="00D34047">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>one semester o</w:t>
             </w:r>
@@ -2315,390 +2720,376 @@
               </w:rPr>
               <w:t>Ideally the mathematics</w:t>
             </w:r>
             <w:r w:rsidRPr="00E23D64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> content should include</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> calculus, while statistics should include hypothesis testing and use of statistical tests. A combination of the two is viewed favourably.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53366693" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="00B63000" w:rsidRDefault="00B63000" w:rsidP="00B63000">
+    <w:p w14:paraId="53366693" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="00B63000" w:rsidRDefault="00B63000" w:rsidP="005F7A47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="396"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="306EC817" w14:textId="325CAF82" w:rsidR="002C7E0F" w:rsidRDefault="002C7E0F" w:rsidP="00187BD3">
+    <w:p w14:paraId="306EC817" w14:textId="325CAF82" w:rsidR="002C7E0F" w:rsidRDefault="002C7E0F" w:rsidP="005F7A47">
       <w:pPr>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="255"/>
+        <w:ind w:left="-426" w:right="255"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28C5DAF4" w14:textId="496D9C7B" w:rsidR="00B63000" w:rsidRDefault="00B63000" w:rsidP="00187BD3">
+    <w:p w14:paraId="28C5DAF4" w14:textId="496D9C7B" w:rsidR="00B63000" w:rsidRDefault="00B63000" w:rsidP="005F7A47">
       <w:pPr>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="255"/>
+        <w:ind w:left="-426" w:right="255"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D18EC5C" w14:textId="10303874" w:rsidR="00B63000" w:rsidRDefault="00B63000" w:rsidP="00187BD3">
+    <w:p w14:paraId="0D18EC5C" w14:textId="10303874" w:rsidR="00B63000" w:rsidRDefault="00B63000" w:rsidP="005F7A47">
       <w:pPr>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="255"/>
+        <w:ind w:left="-426" w:right="255"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24F26201" w14:textId="71B63CA1" w:rsidR="00D07141" w:rsidRDefault="00D07141">
+    <w:p w14:paraId="76C8DFE3" w14:textId="77777777" w:rsidR="004B45DD" w:rsidRDefault="004B45DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:sectPr w:rsidR="004B45DD" w:rsidSect="0028137A">
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:pgSz w:w="16840" w:h="23814"/>
+          <w:pgMar w:top="1440" w:right="1814" w:bottom="1440" w:left="1701" w:header="794" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A7FEA6" w14:textId="1AA56E24" w:rsidR="008904ED" w:rsidRDefault="008904ED" w:rsidP="005F7A47">
+      <w:pPr>
+        <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:br w:type="page"/>
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7740DFA6" w14:textId="77777777" w:rsidR="00B63000" w:rsidRPr="00E1088A" w:rsidRDefault="00B63000" w:rsidP="00187BD3">
       <w:pPr>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="255"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4254"/>
-        <w:gridCol w:w="5669"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8222"/>
+        <w:gridCol w:w="16584"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D01CA2" w:rsidRPr="007526FF" w14:paraId="01C3DFD9" w14:textId="77777777" w:rsidTr="003A5D07">
+      <w:tr w:rsidR="00235F44" w:rsidRPr="007526FF" w14:paraId="01C3DFD9" w14:textId="77777777" w:rsidTr="00596734">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB49DAA" w14:textId="6FDA7770" w:rsidR="00D01CA2" w:rsidRPr="007526FF" w:rsidRDefault="00D01CA2" w:rsidP="005F0665">
+          <w:p w14:paraId="2EB49DAA" w14:textId="2DF15F14" w:rsidR="00235F44" w:rsidRPr="007526FF" w:rsidRDefault="00EB2867" w:rsidP="005F0665">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Applicant Name</w:t>
+              <w:t>APPLICANT NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="16584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62114957" w14:textId="24B8E73B" w:rsidR="00D01CA2" w:rsidRPr="007526FF" w:rsidRDefault="00D01CA2" w:rsidP="005F0665">
-[...66 lines deleted...]
-          <w:p w14:paraId="0549E81B" w14:textId="77777777" w:rsidR="00D01CA2" w:rsidRPr="007526FF" w:rsidRDefault="00D01CA2" w:rsidP="005F0665">
+          <w:p w14:paraId="62114957" w14:textId="24B8E73B" w:rsidR="00235F44" w:rsidRPr="007526FF" w:rsidRDefault="00235F44" w:rsidP="005F0665">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D01CA2" w:rsidRPr="007526FF" w14:paraId="54BB68F5" w14:textId="77777777" w:rsidTr="003A5D07">
+      <w:tr w:rsidR="00235F44" w:rsidRPr="007526FF" w14:paraId="54BB68F5" w14:textId="77777777" w:rsidTr="00596734">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="526F3B3B" w14:textId="650FC94B" w:rsidR="00D01CA2" w:rsidRPr="007526FF" w:rsidRDefault="00D01CA2" w:rsidP="00D01CA2">
+          <w:p w14:paraId="526F3B3B" w14:textId="70700C53" w:rsidR="00235F44" w:rsidRPr="007526FF" w:rsidRDefault="00EB2867" w:rsidP="00D01CA2">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Degree </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007526FF">
+              <w:t xml:space="preserve">DEGREE TITLE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16584" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10403782" w14:textId="77777777" w:rsidR="00235F44" w:rsidRPr="007526FF" w:rsidRDefault="00235F44" w:rsidP="00D01CA2">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00235F44" w:rsidRPr="007526FF" w14:paraId="26B391D6" w14:textId="77777777" w:rsidTr="00596734">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4254" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6C6898" w14:textId="2410B7F4" w:rsidR="00235F44" w:rsidRDefault="00EB2867" w:rsidP="00D01CA2">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>University</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEGREE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007526FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>UNIVERSITY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="16584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10403782" w14:textId="77777777" w:rsidR="00D01CA2" w:rsidRPr="007526FF" w:rsidRDefault="00D01CA2" w:rsidP="00D01CA2">
+          <w:p w14:paraId="28F551C2" w14:textId="77777777" w:rsidR="00235F44" w:rsidRPr="007526FF" w:rsidRDefault="00235F44" w:rsidP="00D01CA2">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00235F44" w:rsidRPr="007526FF" w14:paraId="252059C5" w14:textId="77777777" w:rsidTr="00596734">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4254" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
+          </w:tcPr>
+          <w:p w14:paraId="465179E9" w14:textId="7DF90BAE" w:rsidR="00235F44" w:rsidRDefault="00EB2867" w:rsidP="00D01CA2">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>DEGREE COMPLETION YEAR</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
+            <w:tcW w:w="16584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9E1E04" w14:textId="36533885" w:rsidR="00D01CA2" w:rsidRPr="007526FF" w:rsidRDefault="00D01CA2" w:rsidP="00D01CA2">
-[...38 lines deleted...]
-          <w:p w14:paraId="6EF2443C" w14:textId="77777777" w:rsidR="00D01CA2" w:rsidRPr="007526FF" w:rsidRDefault="00D01CA2" w:rsidP="00D01CA2">
+          <w:p w14:paraId="3EBEAD32" w14:textId="77777777" w:rsidR="00235F44" w:rsidRPr="007526FF" w:rsidRDefault="00235F44" w:rsidP="00D01CA2">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3962C9AC" w14:textId="77777777" w:rsidR="009B0FD1" w:rsidRDefault="009B0FD1" w:rsidP="009B0FD1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="20833" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
-        <w:gridCol w:w="1165"/>
-        <w:gridCol w:w="4632"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="4380"/>
         <w:gridCol w:w="3285"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="4536"/>
-        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="4253"/>
+        <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1276"/>
       </w:tblGrid>
       <w:tr w:rsidR="00050B11" w:rsidRPr="007D36F1" w14:paraId="63E4FEA4" w14:textId="77777777" w:rsidTr="39C74D3E">
         <w:trPr>
           <w:trHeight w:val="99"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14170" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
           <w:p w14:paraId="78BDEFFC" w14:textId="182EBC7B" w:rsidR="00050B11" w:rsidRPr="002A0532" w:rsidRDefault="00050B11" w:rsidP="0043062C">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="60" w:after="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2760,51 +3151,51 @@
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UTS</w:t>
             </w:r>
             <w:r w:rsidR="00050B11" w:rsidRPr="007D36F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> USE ONLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0043062C" w:rsidRPr="007D36F1" w14:paraId="056A892A" w14:textId="77777777" w:rsidTr="00E90CBF">
+      <w:tr w:rsidR="0043062C" w:rsidRPr="007D36F1" w14:paraId="056A892A" w14:textId="77777777" w:rsidTr="00BA67A4">
         <w:trPr>
           <w:trHeight w:val="823"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
           <w:p w14:paraId="1DDF9059" w14:textId="2CEDB2B2" w:rsidR="0043062C" w:rsidRPr="002A0532" w:rsidRDefault="0043062C" w:rsidP="0043062C">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
@@ -2837,92 +3228,92 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A8712B" w:rsidRPr="00A8712B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(Approved UTS Subject)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
           <w:p w14:paraId="24B1570A" w14:textId="77777777" w:rsidR="0043062C" w:rsidRPr="007D36F1" w:rsidRDefault="0043062C" w:rsidP="0091456F">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="60" w:after="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00072B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SUBJECT CODE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4632" w:type="dxa"/>
+            <w:tcW w:w="4380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
           <w:p w14:paraId="09491665" w14:textId="77777777" w:rsidR="00E90CBF" w:rsidRDefault="0043062C" w:rsidP="00E90CBF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="60" w:after="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90CBF">
               <w:rPr>
@@ -3148,377 +3539,339 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SUBJECT UNIVERSITY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="366A721B" w14:textId="31E48239" w:rsidR="0043062C" w:rsidRPr="009B0FD1" w:rsidRDefault="00E23D64" w:rsidP="0043062C">
+          <w:p w14:paraId="366A721B" w14:textId="6A54BF55" w:rsidR="0043062C" w:rsidRPr="009B0FD1" w:rsidRDefault="00BA67A4" w:rsidP="0043062C">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="60" w:after="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Enrolled</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A8712B">
+              <w:t xml:space="preserve">ENROLLED, COMPLETED </w:t>
+            </w:r>
+            <w:r w:rsidR="004306D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>,</w:t>
+              <w:t>or</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Completed</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A8712B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> OR </w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:br/>
-            </w:r>
-[...24 lines deleted...]
-              <w:t>ntended</w:t>
+              <w:t>INTENDED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA837BF" w14:textId="77777777" w:rsidR="0043062C" w:rsidRPr="002A0532" w:rsidRDefault="0043062C" w:rsidP="0043062C">
+          <w:p w14:paraId="2CA837BF" w14:textId="0442DBED" w:rsidR="0043062C" w:rsidRPr="002A0532" w:rsidRDefault="00BA67A4" w:rsidP="0043062C">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="60" w:after="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0532">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Completion Month / Year</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A0532">
+              <w:t>COMPLETION MONTH / YEAR</w:t>
+            </w:r>
+            <w:r w:rsidR="0043062C" w:rsidRPr="002A0532">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00A8712B">
+            <w:r w:rsidR="0043062C" w:rsidRPr="00A8712B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(or estimated)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6F6E3B" w14:textId="706E56B9" w:rsidR="0043062C" w:rsidRPr="007D36F1" w:rsidRDefault="0043062C" w:rsidP="0043062C">
+          <w:p w14:paraId="4C6F6E3B" w14:textId="76584A44" w:rsidR="0043062C" w:rsidRPr="007D36F1" w:rsidRDefault="00BA67A4" w:rsidP="0043062C">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="60" w:after="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Assessment</w:t>
+              <w:t>ASSESSMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="007D36F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>utcome</w:t>
+              <w:t>UTCOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="21B43CBB" w14:textId="30B0C6D2" w:rsidR="0043062C" w:rsidRPr="007D36F1" w:rsidRDefault="0043062C" w:rsidP="0043062C">
+          <w:p w14:paraId="21B43CBB" w14:textId="31239D50" w:rsidR="0043062C" w:rsidRPr="007D36F1" w:rsidRDefault="00BA67A4" w:rsidP="0043062C">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="60" w:after="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Initials</w:t>
+              <w:t>INITIALS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="69E4B116" w14:textId="08C82B27" w:rsidR="0043062C" w:rsidRPr="007D36F1" w:rsidRDefault="0043062C" w:rsidP="0043062C">
+          <w:p w14:paraId="69E4B116" w14:textId="223DBC1B" w:rsidR="0043062C" w:rsidRPr="007D36F1" w:rsidRDefault="00BA67A4" w:rsidP="0043062C">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="60" w:after="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D36F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Date</w:t>
+              <w:t>DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00946B1C" w:rsidRPr="0018245B" w14:paraId="4DF48605" w14:textId="77777777" w:rsidTr="00E90CBF">
+      <w:tr w:rsidR="00946B1C" w:rsidRPr="0018245B" w14:paraId="4DF48605" w14:textId="77777777" w:rsidTr="00BA67A4">
         <w:trPr>
           <w:trHeight w:val="1220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
           <w:p w14:paraId="403B4553" w14:textId="77777777" w:rsidR="00946B1C" w:rsidRDefault="00946B1C" w:rsidP="00946B1C">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:ind w:left="31"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -3539,72 +3892,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E643EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(91707 - Fundamentals of Pharmacology)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CDA9F0B" w14:textId="74F84413" w:rsidR="00946B1C" w:rsidRPr="0018245B" w:rsidRDefault="00946B1C" w:rsidP="00946B1C">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4632" w:type="dxa"/>
+            <w:tcW w:w="4380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A141401" w14:textId="4F1A1469" w:rsidR="00D93666" w:rsidRPr="0030018D" w:rsidRDefault="00946B1C" w:rsidP="00E643EA">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
                 <w:color w:val="0260BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F504E3E" w14:textId="6D4B493A" w:rsidR="00946B1C" w:rsidRPr="0018245B" w:rsidRDefault="00946B1C" w:rsidP="00946B1C">
             <w:pPr>
@@ -3612,51 +3965,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:alias w:val="Subject Status"/>
             <w:tag w:val="Subject Status"/>
             <w:id w:val="1220485876"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
-              <w:listItem w:value="Choose an item."/>
+              <w:listItem w:value="Choose a Subject Status"/>
               <w:listItem w:displayText="Enrolled" w:value="Enrolled"/>
               <w:listItem w:displayText="Intended" w:value="Intended"/>
               <w:listItem w:displayText="Completed" w:value="Completed"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1549" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5DDBEB0D" w14:textId="2C23503E" w:rsidR="00946B1C" w:rsidRPr="00E90CBF" w:rsidRDefault="00A8712B" w:rsidP="00E90CBF">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
@@ -3674,180 +4027,180 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58D52BC9" w14:textId="5697DA1B" w:rsidR="00946B1C" w:rsidRPr="00E90CBF" w:rsidRDefault="00946B1C" w:rsidP="00A8712B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="04FDA49A" w14:textId="7C4538AB" w:rsidR="006E6F52" w:rsidRPr="0018245B" w:rsidRDefault="006E6F52" w:rsidP="00946B1C">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="508B8F0A" w14:textId="069BE90B" w:rsidR="00946B1C" w:rsidRPr="00E90CBF" w:rsidRDefault="00946B1C" w:rsidP="00946B1C">
             <w:pPr>
               <w:pStyle w:val="xxxxxmsonormal"/>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1632932624"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
-            <w:date w:fullDate="2025-03-24T00:00:00Z">
+            <w:date w:fullDate="2025-03-25T00:00:00Z">
               <w:dateFormat w:val="d-MMM-yy"/>
               <w:lid w:val="en-AU"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
-              <w:p w14:paraId="11A04E9D" w14:textId="02AFB7B5" w:rsidR="00946B1C" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00946B1C">
+              <w:p w14:paraId="11A04E9D" w14:textId="7FAC332A" w:rsidR="00946B1C" w:rsidRPr="00E90CBF" w:rsidRDefault="00494DE8" w:rsidP="00946B1C">
                 <w:pPr>
                   <w:pStyle w:val="xxxxxmsonormal"/>
                   <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E54387">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E90CBF" w:rsidRPr="0018245B" w14:paraId="38C31511" w14:textId="77777777" w:rsidTr="00E90CBF">
+      <w:tr w:rsidR="008A2559" w:rsidRPr="0018245B" w14:paraId="38C31511" w14:textId="77777777" w:rsidTr="00BA67A4">
         <w:trPr>
           <w:trHeight w:val="1220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="5EFE970F" w14:textId="77777777" w:rsidR="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="5EFE970F" w14:textId="77777777" w:rsidR="008A2559" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:before="60" w:afterLines="50" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B63000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Chemistry 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BC5D20A" w14:textId="5B73F01A" w:rsidR="00E90CBF" w:rsidRPr="00E643EA" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="2BC5D20A" w14:textId="5B73F01A" w:rsidR="008A2559" w:rsidRPr="00E643EA" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:afterLines="50" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E643EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(65111 -</w:t>
             </w:r>
@@ -3855,576 +4208,588 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E643EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Chemistry 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6785E3EA" w14:textId="65CDDBD2" w:rsidR="00E90CBF" w:rsidRPr="0018245B" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="6785E3EA" w14:textId="65CDDBD2" w:rsidR="008A2559" w:rsidRPr="0018245B" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4632" w:type="dxa"/>
+            <w:tcW w:w="4380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1685831E" w14:textId="77777777" w:rsidR="00E90CBF" w:rsidRPr="00946B1C" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="1685831E" w14:textId="77777777" w:rsidR="008A2559" w:rsidRPr="00946B1C" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:before="60" w:afterLines="50" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B03DA16" w14:textId="36AB544D" w:rsidR="00E90CBF" w:rsidRPr="0018245B" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="1B03DA16" w14:textId="36AB544D" w:rsidR="008A2559" w:rsidRPr="0018245B" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:before="60" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-              <w:lang w:val="en-GB"/>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:alias w:val="Subject Status"/>
             <w:tag w:val="Subject Status"/>
-            <w:id w:val="92683221"/>
+            <w:id w:val="-105280278"/>
             <w:placeholder>
-              <w:docPart w:val="99677E54D7EB4DFA9CA32B7B63808CA8"/>
+              <w:docPart w:val="A33B93FDAE7A42DAB13ACDB116531E9A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w15:color w:val="000000"/>
             <w:dropDownList>
-              <w:listItem w:value="Choose an item."/>
+              <w:listItem w:value="Choose a Subject Status"/>
               <w:listItem w:displayText="Enrolled" w:value="Enrolled"/>
               <w:listItem w:displayText="Intended" w:value="Intended"/>
               <w:listItem w:displayText="Completed" w:value="Completed"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1549" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="056FC6DF" w14:textId="5BA6B804" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+              <w:p w14:paraId="056FC6DF" w14:textId="4C1EEB25" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
                 <w:pPr>
                   <w:spacing w:before="60" w:afterLines="50" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E90CBF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2D07B2" w14:textId="77777777" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="2C2D07B2" w14:textId="77777777" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:before="60" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="568CF15C" w14:textId="7D942062" w:rsidR="00E90CBF" w:rsidRPr="0018245B" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="568CF15C" w14:textId="7D942062" w:rsidR="008A2559" w:rsidRPr="0018245B" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:before="60" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="07051764" w14:textId="2F196DC0" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="07051764" w14:textId="2F196DC0" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:pStyle w:val="xxxxxmsonormal"/>
               <w:spacing w:before="60" w:afterLines="50" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="834190031"/>
             <w:placeholder>
-              <w:docPart w:val="0773004C3E44446FA3CBD49D6F0622CF"/>
+              <w:docPart w:val="52972E47C8764B42B6B16DB6CBF7D237"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2025-03-24T00:00:00Z">
               <w:dateFormat w:val="d-MMM-yy"/>
               <w:lid w:val="en-AU"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
-              <w:p w14:paraId="78142B03" w14:textId="3E0FBB63" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+              <w:p w14:paraId="78142B03" w14:textId="3E0FBB63" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
                 <w:pPr>
                   <w:pStyle w:val="xxxxxmsonormal"/>
                   <w:spacing w:before="60" w:afterLines="50" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F07E4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E90CBF" w:rsidRPr="0018245B" w14:paraId="36821D9E" w14:textId="77777777" w:rsidTr="00E90CBF">
+      <w:tr w:rsidR="008A2559" w:rsidRPr="0018245B" w14:paraId="36821D9E" w14:textId="77777777" w:rsidTr="00BA67A4">
         <w:trPr>
           <w:trHeight w:val="1220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="048D281D" w14:textId="77777777" w:rsidR="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="048D281D" w14:textId="77777777" w:rsidR="008A2559" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B63000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Chemistry 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78A196B6" w14:textId="5EFBB467" w:rsidR="00E90CBF" w:rsidRPr="00D07141" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="78A196B6" w14:textId="5EFBB467" w:rsidR="008A2559" w:rsidRPr="00D07141" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:afterLines="50" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E643EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(65212 -</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E643EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Chemistry 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39A620EB" w14:textId="72AE7F9C" w:rsidR="00E90CBF" w:rsidRPr="0018245B" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="39A620EB" w14:textId="72AE7F9C" w:rsidR="008A2559" w:rsidRPr="0018245B" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4632" w:type="dxa"/>
+            <w:tcW w:w="4380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35499B7B" w14:textId="77777777" w:rsidR="00E90CBF" w:rsidRPr="00946B1C" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="35499B7B" w14:textId="77777777" w:rsidR="008A2559" w:rsidRPr="00946B1C" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63DE9BCB" w14:textId="532CA478" w:rsidR="00E90CBF" w:rsidRPr="0018245B" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="63DE9BCB" w14:textId="532CA478" w:rsidR="008A2559" w:rsidRPr="0018245B" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-              <w:lang w:val="en-GB"/>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:alias w:val="Subject Status"/>
             <w:tag w:val="Subject Status"/>
-            <w:id w:val="-1929640087"/>
+            <w:id w:val="-1987782512"/>
             <w:placeholder>
-              <w:docPart w:val="871B355FFB434164B6CB726F0CBBCE83"/>
+              <w:docPart w:val="8A2D4DB3B0034BC3AB5C18331FAD540C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w15:color w:val="000000"/>
             <w:dropDownList>
-              <w:listItem w:value="Choose an item."/>
+              <w:listItem w:value="Choose a Subject Status"/>
               <w:listItem w:displayText="Enrolled" w:value="Enrolled"/>
               <w:listItem w:displayText="Intended" w:value="Intended"/>
               <w:listItem w:displayText="Completed" w:value="Completed"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1549" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4E1F06DA" w14:textId="45D70FA1" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+              <w:p w14:paraId="4E1F06DA" w14:textId="5B0F3C42" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
                 <w:pPr>
                   <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E90CBF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1756BCED" w14:textId="77777777" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="1756BCED" w14:textId="77777777" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="759AA0DE" w14:textId="710B2238" w:rsidR="00E90CBF" w:rsidRPr="0018245B" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="759AA0DE" w14:textId="710B2238" w:rsidR="008A2559" w:rsidRPr="0018245B" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="00AC75CD" w14:textId="60D1F0AE" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="00AC75CD" w14:textId="60D1F0AE" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:pStyle w:val="xxxxxmsonormal"/>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-250585699"/>
             <w:placeholder>
-              <w:docPart w:val="B1D2E3A9751D462CBFCD468CF74A12F4"/>
+              <w:docPart w:val="954BA5063FD34A27B4E10C43477AC3ED"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2025-03-24T00:00:00Z">
               <w:dateFormat w:val="d-MMM-yy"/>
               <w:lid w:val="en-AU"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
-              <w:p w14:paraId="481A5D82" w14:textId="4A441685" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+              <w:p w14:paraId="481A5D82" w14:textId="4A441685" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
                 <w:pPr>
                   <w:pStyle w:val="xxxxxmsonormal"/>
                   <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F07E4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E90CBF" w:rsidRPr="0018245B" w14:paraId="447D9CCF" w14:textId="77777777" w:rsidTr="00E90CBF">
+      <w:tr w:rsidR="008A2559" w:rsidRPr="0018245B" w14:paraId="447D9CCF" w14:textId="77777777" w:rsidTr="00BA67A4">
         <w:trPr>
           <w:trHeight w:val="1220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="32480C10" w14:textId="77777777" w:rsidR="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="32480C10" w14:textId="77777777" w:rsidR="008A2559" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B63000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Biochemistry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="603939E0" w14:textId="32A07F9B" w:rsidR="00E90CBF" w:rsidRPr="00D07141" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="603939E0" w14:textId="32A07F9B" w:rsidR="008A2559" w:rsidRPr="00D07141" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:afterLines="50" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00E643EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4473,969 +4838,1030 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7905D655" w14:textId="338ED139" w:rsidR="00E90CBF" w:rsidRPr="0018245B" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="7905D655" w14:textId="338ED139" w:rsidR="008A2559" w:rsidRPr="0018245B" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4632" w:type="dxa"/>
+            <w:tcW w:w="4380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFC8246" w14:textId="77777777" w:rsidR="00E90CBF" w:rsidRPr="00946B1C" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="6FFC8246" w14:textId="77777777" w:rsidR="008A2559" w:rsidRPr="00946B1C" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="451E99F6" w14:textId="4109E479" w:rsidR="00E90CBF" w:rsidRPr="0018245B" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="451E99F6" w14:textId="4109E479" w:rsidR="008A2559" w:rsidRPr="0018245B" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-              <w:lang w:val="en-GB"/>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:alias w:val="Subject Status"/>
             <w:tag w:val="Subject Status"/>
-            <w:id w:val="876510366"/>
+            <w:id w:val="516588839"/>
             <w:placeholder>
-              <w:docPart w:val="5DCD452C494F4C7FA844F9806E2A6665"/>
+              <w:docPart w:val="B55EA1490453467CAFEBB3C4304B17C1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w15:color w:val="000000"/>
             <w:dropDownList>
-              <w:listItem w:value="Choose an item."/>
+              <w:listItem w:value="Choose a Subject Status"/>
               <w:listItem w:displayText="Enrolled" w:value="Enrolled"/>
               <w:listItem w:displayText="Intended" w:value="Intended"/>
               <w:listItem w:displayText="Completed" w:value="Completed"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1549" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5F7A683C" w14:textId="0ED02B2E" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+              <w:p w14:paraId="5F7A683C" w14:textId="3FC1CF80" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
                 <w:pPr>
                   <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E90CBF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75FDBB5B" w14:textId="77777777" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="75FDBB5B" w14:textId="77777777" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2209920A" w14:textId="40B37E87" w:rsidR="00E90CBF" w:rsidRPr="0018245B" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="2209920A" w14:textId="40B37E87" w:rsidR="008A2559" w:rsidRPr="0018245B" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1170EEA4" w14:textId="7AD7B7CF" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="1170EEA4" w14:textId="7AD7B7CF" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:pStyle w:val="xxxxxmsonormal"/>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-2145027950"/>
             <w:placeholder>
-              <w:docPart w:val="92676925909148D58A123EAA57B0D516"/>
+              <w:docPart w:val="81A181E3B4F24D43A423353E052AF54D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2025-03-24T00:00:00Z">
               <w:dateFormat w:val="d-MMM-yy"/>
               <w:lid w:val="en-AU"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
-              <w:p w14:paraId="64344666" w14:textId="7131E97A" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+              <w:p w14:paraId="64344666" w14:textId="7131E97A" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
                 <w:pPr>
                   <w:pStyle w:val="xxxxxmsonormal"/>
                   <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F07E4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E90CBF" w:rsidRPr="0018245B" w14:paraId="246D5AC8" w14:textId="77777777" w:rsidTr="00E90CBF">
+      <w:tr w:rsidR="008A2559" w:rsidRPr="0018245B" w14:paraId="246D5AC8" w14:textId="77777777" w:rsidTr="00BA67A4">
         <w:trPr>
           <w:trHeight w:val="1220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="50139DD7" w14:textId="77777777" w:rsidR="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="50139DD7" w14:textId="77777777" w:rsidR="008A2559" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B63000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Human Physiology</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61FB264A" w14:textId="42D81733" w:rsidR="00E90CBF" w:rsidRPr="00D07141" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="61FB264A" w14:textId="42D81733" w:rsidR="008A2559" w:rsidRPr="00D07141" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="003A5D07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>91400 - Human Anatomy and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52BCF5BF" w14:textId="6ABE2D2B" w:rsidR="00E90CBF" w:rsidRPr="0018245B" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="52BCF5BF" w14:textId="6ABE2D2B" w:rsidR="008A2559" w:rsidRPr="0018245B" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4632" w:type="dxa"/>
+            <w:tcW w:w="4380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="362C76B4" w14:textId="348B9ACB" w:rsidR="00E90CBF" w:rsidRPr="0018245B" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="362C76B4" w14:textId="348B9ACB" w:rsidR="008A2559" w:rsidRPr="0018245B" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62D2BAD2" w14:textId="5E2F397A" w:rsidR="00E90CBF" w:rsidRPr="0018245B" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="62D2BAD2" w14:textId="5E2F397A" w:rsidR="008A2559" w:rsidRPr="0018245B" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-              <w:lang w:val="en-GB"/>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:alias w:val="Subject Status"/>
             <w:tag w:val="Subject Status"/>
-            <w:id w:val="-1995639991"/>
+            <w:id w:val="-1105423895"/>
             <w:placeholder>
-              <w:docPart w:val="5292A3182908452AA152FCB76388FDD7"/>
+              <w:docPart w:val="7D32C3E667504F1FAF16EDDB660B04F3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w15:color w:val="000000"/>
             <w:dropDownList>
-              <w:listItem w:value="Choose an item."/>
+              <w:listItem w:value="Choose a Subject Status"/>
               <w:listItem w:displayText="Enrolled" w:value="Enrolled"/>
               <w:listItem w:displayText="Intended" w:value="Intended"/>
               <w:listItem w:displayText="Completed" w:value="Completed"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1549" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="7F543533" w14:textId="59F61F94" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+              <w:p w14:paraId="7F543533" w14:textId="32CDEAFD" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E90CBF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C89E3B5" w14:textId="6EB53EE0" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="5C89E3B5" w14:textId="6EB53EE0" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="30F16C19" w14:textId="026819DF" w:rsidR="00E90CBF" w:rsidRPr="0018245B" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="30F16C19" w14:textId="026819DF" w:rsidR="008A2559" w:rsidRPr="0018245B" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="26B4EF08" w14:textId="1583F559" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="26B4EF08" w14:textId="1583F559" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:pStyle w:val="xxxxxmsonormal"/>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="744772308"/>
             <w:placeholder>
-              <w:docPart w:val="0764095A1D804AF290A7FFE7BD3F6C0E"/>
+              <w:docPart w:val="AB5DF20A39284C4AA580769D5F6BD79A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2025-03-24T00:00:00Z">
               <w:dateFormat w:val="d-MMM-yy"/>
               <w:lid w:val="en-AU"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
-              <w:p w14:paraId="38CCD0A7" w14:textId="6B670D86" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+              <w:p w14:paraId="38CCD0A7" w14:textId="6B670D86" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
                 <w:pPr>
                   <w:pStyle w:val="xxxxxmsonormal"/>
                   <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F07E4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E90CBF" w:rsidRPr="0018245B" w14:paraId="07038D8B" w14:textId="77777777" w:rsidTr="00E90CBF">
+      <w:tr w:rsidR="008A2559" w:rsidRPr="0018245B" w14:paraId="07038D8B" w14:textId="77777777" w:rsidTr="00BA67A4">
         <w:trPr>
           <w:trHeight w:val="1220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w14:paraId="64B627D8" w14:textId="77777777" w:rsidR="00E90CBF" w:rsidRPr="003A5D07" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="64B627D8" w14:textId="77777777" w:rsidR="008A2559" w:rsidRPr="003A5D07" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A5D07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mathematics or Statistics</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12406268" w14:textId="75070342" w:rsidR="00E90CBF" w:rsidRPr="00E643EA" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="3F1BD8E7" w14:textId="2F353B03" w:rsidR="008A2559" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="003A5D07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(33116 - Design, Data, and Decisions)</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(33116 - Design, Data, and Decisions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="200591CB" w14:textId="77777777" w:rsidR="008A2559" w:rsidRDefault="008A2559" w:rsidP="008A2559">
+            <w:pPr>
+              <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OR </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12406268" w14:textId="3BCD8B33" w:rsidR="008A2559" w:rsidRPr="00E643EA" w:rsidRDefault="008A2559" w:rsidP="008A2559">
+            <w:pPr>
+              <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33130 - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0005018E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Mathematics 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43F4F826" w14:textId="1CD7B925" w:rsidR="00E90CBF" w:rsidRPr="0018245B" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="43F4F826" w14:textId="1CD7B925" w:rsidR="008A2559" w:rsidRPr="0018245B" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4632" w:type="dxa"/>
+            <w:tcW w:w="4380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27E0A272" w14:textId="77777777" w:rsidR="00E90CBF" w:rsidRPr="00946B1C" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="27E0A272" w14:textId="77777777" w:rsidR="008A2559" w:rsidRPr="00946B1C" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC4C4AE" w14:textId="1F20D4BC" w:rsidR="00E90CBF" w:rsidRPr="00946B1C" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF"/>
+          <w:p w14:paraId="6FC4C4AE" w14:textId="1F20D4BC" w:rsidR="008A2559" w:rsidRPr="00946B1C" w:rsidRDefault="008A2559" w:rsidP="008A2559"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-              <w:lang w:val="en-GB"/>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:alias w:val="Subject Status"/>
             <w:tag w:val="Subject Status"/>
-            <w:id w:val="418836788"/>
+            <w:id w:val="1575858384"/>
             <w:placeholder>
-              <w:docPart w:val="DDCDAAF5F6204D4AA57B3EB384B9CD96"/>
+              <w:docPart w:val="CA9A3852CE344401AA1DD3A9FA1A59F9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w15:color w:val="000000"/>
             <w:dropDownList>
-              <w:listItem w:value="Choose an item."/>
+              <w:listItem w:value="Choose a Subject Status"/>
               <w:listItem w:displayText="Enrolled" w:value="Enrolled"/>
               <w:listItem w:displayText="Intended" w:value="Intended"/>
               <w:listItem w:displayText="Completed" w:value="Completed"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1549" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="05A352A8" w14:textId="6A383886" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+              <w:p w14:paraId="05A352A8" w14:textId="6CBE65BA" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
                 <w:pPr>
                   <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E90CBF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65A6B55F" w14:textId="77777777" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="65A6B55F" w14:textId="77777777" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4788DC25" w14:textId="1D6AA3F6" w:rsidR="00E90CBF" w:rsidRPr="0018245B" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="4788DC25" w14:textId="1D6AA3F6" w:rsidR="008A2559" w:rsidRPr="0018245B" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4B91D675" w14:textId="6C51E928" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+          <w:p w14:paraId="4B91D675" w14:textId="6C51E928" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
             <w:pPr>
               <w:pStyle w:val="xxxxxmsonormal"/>
               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="616266365"/>
             <w:placeholder>
-              <w:docPart w:val="001003DD5E0A4905BB86F483554C22A8"/>
+              <w:docPart w:val="7FAA80D0F621499E9B74F60110F9739F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2025-03-24T00:00:00Z">
               <w:dateFormat w:val="d-MMM-yy"/>
               <w:lid w:val="en-AU"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
-              <w:p w14:paraId="68726117" w14:textId="3B22E998" w:rsidR="00E90CBF" w:rsidRPr="00E90CBF" w:rsidRDefault="00E90CBF" w:rsidP="00E90CBF">
+              <w:p w14:paraId="68726117" w14:textId="3B22E998" w:rsidR="008A2559" w:rsidRPr="00E90CBF" w:rsidRDefault="008A2559" w:rsidP="008A2559">
                 <w:pPr>
                   <w:pStyle w:val="xxxxxmsonormal"/>
                   <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F07E4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4ED7ED0E" w14:textId="77777777" w:rsidR="009B0FD1" w:rsidRDefault="009B0FD1" w:rsidP="00D07141">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F057477" w14:textId="77777777" w:rsidR="003A5D07" w:rsidRPr="003A5D07" w:rsidRDefault="003A5D07" w:rsidP="003A5D07">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EB406E4" w14:textId="77777777" w:rsidR="003A5D07" w:rsidRPr="003A5D07" w:rsidRDefault="003A5D07" w:rsidP="003A5D07">
-      <w:pPr>
+    <w:p w14:paraId="0EB406E4" w14:textId="72C23C67" w:rsidR="003A5D07" w:rsidRPr="003A5D07" w:rsidRDefault="0005018E" w:rsidP="0005018E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7580"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6DDCDB0B" w14:textId="77777777" w:rsidR="003A5D07" w:rsidRPr="003A5D07" w:rsidRDefault="003A5D07" w:rsidP="003A5D07">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D25451C" w14:textId="77777777" w:rsidR="003A5D07" w:rsidRPr="003A5D07" w:rsidRDefault="003A5D07" w:rsidP="003A5D07">
-      <w:pPr>
+    <w:p w14:paraId="2355E16F" w14:textId="77777777" w:rsidR="003A5D07" w:rsidRPr="003A5D07" w:rsidRDefault="003A5D07" w:rsidP="00A66C99">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09EFE59E" w14:textId="77777777" w:rsidR="003A5D07" w:rsidRDefault="003A5D07" w:rsidP="003A5D07">
-[...22 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="003A5D07" w:rsidRPr="003A5D07" w:rsidSect="004850AD">
+      <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="23814" w:h="16840" w:orient="landscape"/>
-      <w:pgMar w:top="1843" w:right="1440" w:bottom="567" w:left="1440" w:header="794" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1843" w:right="1440" w:bottom="567" w:left="1440" w:header="426" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32B4B909" w14:textId="77777777" w:rsidR="00E24B6D" w:rsidRDefault="00E24B6D">
+    <w:p w14:paraId="56BE5E5B" w14:textId="77777777" w:rsidR="00AE37DC" w:rsidRDefault="00AE37DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="6036C00B" w14:textId="77777777" w:rsidR="00AE37DC" w:rsidRDefault="00AE37DC"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4ECFD123" w14:textId="77777777" w:rsidR="00E24B6D" w:rsidRDefault="00E24B6D">
+    <w:p w14:paraId="4F9728ED" w14:textId="77777777" w:rsidR="00AE37DC" w:rsidRDefault="00AE37DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="7509F8F7" w14:textId="77777777" w:rsidR="00AE37DC" w:rsidRDefault="00AE37DC"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5EF63C29" w14:textId="77777777" w:rsidR="00E24B6D" w:rsidRDefault="00E24B6D">
+    <w:p w14:paraId="3149568A" w14:textId="77777777" w:rsidR="00AE37DC" w:rsidRDefault="00AE37DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="6589CCCA" w14:textId="77777777" w:rsidR="00AE37DC" w:rsidRDefault="00AE37DC"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-537119927"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -5586,316 +6012,879 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1.2</w:t>
             </w:r>
             <w:r w:rsidR="00A56C4D" w:rsidRPr="00704299">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6227A6ED" w14:textId="77777777" w:rsidR="00E24B6D" w:rsidRDefault="00E24B6D">
+    <w:p w14:paraId="42046F11" w14:textId="77777777" w:rsidR="00AE37DC" w:rsidRDefault="00AE37DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="3F25ADB3" w14:textId="77777777" w:rsidR="00AE37DC" w:rsidRDefault="00AE37DC"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C1192E8" w14:textId="77777777" w:rsidR="00E24B6D" w:rsidRDefault="00E24B6D">
+    <w:p w14:paraId="567E4F86" w14:textId="77777777" w:rsidR="00AE37DC" w:rsidRDefault="00AE37DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="46BDAA0F" w14:textId="77777777" w:rsidR="00AE37DC" w:rsidRDefault="00AE37DC"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="40C5D823" w14:textId="77777777" w:rsidR="00E24B6D" w:rsidRDefault="00E24B6D">
+    <w:p w14:paraId="178DB6D7" w14:textId="77777777" w:rsidR="00AE37DC" w:rsidRDefault="00AE37DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="32AC0264" w14:textId="77777777" w:rsidR="00AE37DC" w:rsidRDefault="00AE37DC"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66AE249E" w14:textId="77777777" w:rsidR="0088220F" w:rsidRPr="0002664C" w:rsidRDefault="0088220F" w:rsidP="00A65925">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="-572" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="9453"/>
+      <w:gridCol w:w="4444"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00A04ED3" w14:paraId="2F4AFF52" w14:textId="77777777" w:rsidTr="00EB7E31">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10185" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="39E5D593" w14:textId="6512074E" w:rsidR="00A04ED3" w:rsidRDefault="00A04ED3" w:rsidP="00A04ED3">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7803"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:right="907"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00810280">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">UTS </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Master Of Pharmacy</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00810280">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> - Prerequisite Assessment Table</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4807" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
+        </w:tcPr>
+        <w:p w14:paraId="413F2A6A" w14:textId="3FADD853" w:rsidR="00A04ED3" w:rsidRDefault="00EB7E31" w:rsidP="00A04ED3">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7803"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:right="907"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00810280">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="en-AU"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B50B256" wp14:editId="7F9B8C9D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>590982</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>58109</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2160000" cy="550800"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1231751932" name="Picture 1231751932" descr="A black background with a black square&#10;&#10;AI-generated content may be incorrect."/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="7997126" name="Picture 7997126" descr="A black background with a black square&#10;&#10;AI-generated content may be incorrect."/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2160000" cy="550800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00A04ED3" w14:paraId="0EB473F9" w14:textId="77777777" w:rsidTr="00EB7E31">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10185" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="70785654" w14:textId="38863202" w:rsidR="00A04ED3" w:rsidRDefault="00A04ED3" w:rsidP="00A04ED3">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7803"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:right="907"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00EB7E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">For Entry </w:t>
+          </w:r>
+          <w:r w:rsidR="00EB7E31" w:rsidRPr="00EB7E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">to: </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EB7E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Autumn 202</w:t>
+          </w:r>
+          <w:r w:rsidR="00820C42">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EB7E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Cohort</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4807" w:type="dxa"/>
+          <w:vMerge/>
+        </w:tcPr>
+        <w:p w14:paraId="5394CE20" w14:textId="77777777" w:rsidR="00A04ED3" w:rsidRDefault="00A04ED3" w:rsidP="00A04ED3">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7803"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:right="907"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="139DD626" w14:textId="1CC0875C" w:rsidR="0088220F" w:rsidRPr="00810280" w:rsidRDefault="0088220F" w:rsidP="005F7A47">
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7803"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:rPr>
-[...9 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="907"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00810280">
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="-572" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="9755"/>
+      <w:gridCol w:w="4142"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="0052559A" w14:paraId="725AFD05" w14:textId="77777777" w:rsidTr="0052559A">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="14601" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="4011471A" w14:textId="77777777" w:rsidR="0052559A" w:rsidRDefault="0052559A" w:rsidP="0052559A">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7803"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:right="907"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00810280">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">UTS </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Master Of Pharmacy</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00810280">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> - Prerequisite Assessment Table</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6237" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
+        </w:tcPr>
+        <w:p w14:paraId="71E17BE5" w14:textId="504029E1" w:rsidR="0052559A" w:rsidRDefault="0052559A" w:rsidP="0052559A">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7803"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:right="907"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00810280">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="en-AU"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B8172D9" wp14:editId="66465089">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1518573</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>57785</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2160000" cy="550800"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2094676066" name="Picture 2094676066" descr="A black background with a black square&#10;&#10;AI-generated content may be incorrect."/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="7997126" name="Picture 7997126" descr="A black background with a black square&#10;&#10;AI-generated content may be incorrect."/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2160000" cy="550800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="0052559A" w14:paraId="01A7C01B" w14:textId="77777777" w:rsidTr="0052559A">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="14601" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="27A99A56" w14:textId="349A32B4" w:rsidR="0052559A" w:rsidRDefault="0052559A" w:rsidP="0052559A">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7803"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:right="907"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004850AD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">For Entry </w:t>
+          </w:r>
+          <w:r w:rsidR="004850AD" w:rsidRPr="004850AD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">to: </w:t>
+          </w:r>
+          <w:r w:rsidRPr="004850AD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Autumn 202</w:t>
+          </w:r>
+          <w:r w:rsidR="003B3011">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004850AD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Cohort</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6237" w:type="dxa"/>
+          <w:vMerge/>
+        </w:tcPr>
+        <w:p w14:paraId="30928FEA" w14:textId="77777777" w:rsidR="0052559A" w:rsidRDefault="0052559A" w:rsidP="0052559A">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7803"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:right="907"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="18D8BB6F" w14:textId="59774934" w:rsidR="0052559A" w:rsidRDefault="0052559A" w:rsidP="0052559A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="-572" w:type="dxa"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="9447"/>
+      <w:gridCol w:w="4440"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="0052559A" w14:paraId="4F05733D" w14:textId="77777777" w:rsidTr="00843916">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10185" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="6EECA902" w14:textId="77777777" w:rsidR="0052559A" w:rsidRDefault="0052559A" w:rsidP="00A04ED3">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7803"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:right="907"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00810280">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">UTS </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Master Of Pharmacy</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00810280">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> - Prerequisite Assessment Table</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4807" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
+        </w:tcPr>
+        <w:p w14:paraId="081CAC2A" w14:textId="77777777" w:rsidR="0052559A" w:rsidRDefault="0052559A" w:rsidP="00A04ED3">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7803"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:right="907"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00810280">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="en-AU"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56A5B528" wp14:editId="2E23B698">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>889839</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>58085</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2160000" cy="550800"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1490039248" name="Picture 1490039248" descr="A black background with a black square&#10;&#10;AI-generated content may be incorrect."/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="7997126" name="Picture 7997126" descr="A black background with a black square&#10;&#10;AI-generated content may be incorrect."/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2160000" cy="550800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="0052559A" w14:paraId="58502CFF" w14:textId="77777777" w:rsidTr="0061253A">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10185" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="1F22DCE7" w14:textId="77777777" w:rsidR="0052559A" w:rsidRDefault="0052559A" w:rsidP="00A04ED3">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7803"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:right="907"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">For Entry </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>To</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>The</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Autumn 2026 Cohort</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4807" w:type="dxa"/>
+          <w:vMerge/>
+        </w:tcPr>
+        <w:p w14:paraId="1781596B" w14:textId="77777777" w:rsidR="0052559A" w:rsidRDefault="0052559A" w:rsidP="00A04ED3">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7803"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:right="907"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="40"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="6B668268" w14:textId="77777777" w:rsidR="0052559A" w:rsidRPr="00810280" w:rsidRDefault="0052559A" w:rsidP="005F7A47">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7803"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="907"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve">UTS </w:t>
-[...209 lines deleted...]
-    </w:r>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="056B1AF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99027BE6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -6602,51 +7591,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51D8103B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="33D28F34"/>
+    <w:tmpl w:val="9EA00FE8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -7089,423 +8078,501 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="104349450">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="117381461">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1289124113">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1792630444">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="665279557">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1623149517">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E61C04"/>
     <w:rsid w:val="00013993"/>
     <w:rsid w:val="0002452A"/>
+    <w:rsid w:val="00025906"/>
     <w:rsid w:val="0002664C"/>
+    <w:rsid w:val="000274E3"/>
+    <w:rsid w:val="00037AEF"/>
     <w:rsid w:val="00037B05"/>
+    <w:rsid w:val="0005018E"/>
     <w:rsid w:val="000507F9"/>
     <w:rsid w:val="00050B11"/>
     <w:rsid w:val="000528C6"/>
     <w:rsid w:val="000664A4"/>
     <w:rsid w:val="000702E8"/>
     <w:rsid w:val="000706B8"/>
     <w:rsid w:val="00080A55"/>
+    <w:rsid w:val="0008239F"/>
     <w:rsid w:val="00087A16"/>
     <w:rsid w:val="0009737C"/>
     <w:rsid w:val="000B2668"/>
     <w:rsid w:val="000B7D6B"/>
     <w:rsid w:val="000D45F6"/>
     <w:rsid w:val="000D4DF9"/>
     <w:rsid w:val="000D6E86"/>
     <w:rsid w:val="000D79FC"/>
     <w:rsid w:val="000F25E4"/>
     <w:rsid w:val="000F275D"/>
     <w:rsid w:val="000F3CD9"/>
     <w:rsid w:val="001043E9"/>
+    <w:rsid w:val="001404B9"/>
     <w:rsid w:val="0014135C"/>
     <w:rsid w:val="00141469"/>
     <w:rsid w:val="00143A05"/>
     <w:rsid w:val="00145909"/>
     <w:rsid w:val="00147D24"/>
     <w:rsid w:val="00157C9E"/>
     <w:rsid w:val="001629A9"/>
     <w:rsid w:val="00163E12"/>
     <w:rsid w:val="00172134"/>
     <w:rsid w:val="00175569"/>
     <w:rsid w:val="001815B1"/>
     <w:rsid w:val="0018245B"/>
     <w:rsid w:val="00184A5E"/>
     <w:rsid w:val="001868A4"/>
     <w:rsid w:val="00187BD3"/>
     <w:rsid w:val="001A5331"/>
+    <w:rsid w:val="001B024F"/>
     <w:rsid w:val="001B1D82"/>
     <w:rsid w:val="001B7657"/>
     <w:rsid w:val="001C5BC7"/>
     <w:rsid w:val="001C75FF"/>
     <w:rsid w:val="001D40F5"/>
     <w:rsid w:val="001D4D23"/>
     <w:rsid w:val="001E3368"/>
     <w:rsid w:val="001F3FD7"/>
     <w:rsid w:val="001F5EFF"/>
+    <w:rsid w:val="001F6941"/>
+    <w:rsid w:val="002011FE"/>
+    <w:rsid w:val="00213026"/>
+    <w:rsid w:val="00235F44"/>
     <w:rsid w:val="0024002B"/>
     <w:rsid w:val="00250939"/>
     <w:rsid w:val="002559C8"/>
     <w:rsid w:val="00255F67"/>
+    <w:rsid w:val="0028137A"/>
     <w:rsid w:val="00291E49"/>
     <w:rsid w:val="002A0532"/>
     <w:rsid w:val="002B1BC2"/>
+    <w:rsid w:val="002C13D5"/>
     <w:rsid w:val="002C5737"/>
     <w:rsid w:val="002C7E0F"/>
     <w:rsid w:val="002E7E7B"/>
     <w:rsid w:val="002F1A5F"/>
     <w:rsid w:val="002F6C2B"/>
     <w:rsid w:val="002F77C7"/>
     <w:rsid w:val="0030018D"/>
+    <w:rsid w:val="00301336"/>
     <w:rsid w:val="00306F78"/>
     <w:rsid w:val="003241DB"/>
     <w:rsid w:val="00325E62"/>
     <w:rsid w:val="00333F74"/>
     <w:rsid w:val="00337252"/>
     <w:rsid w:val="00350113"/>
+    <w:rsid w:val="00350E44"/>
     <w:rsid w:val="00354949"/>
+    <w:rsid w:val="00356408"/>
     <w:rsid w:val="003729DF"/>
     <w:rsid w:val="00374D9E"/>
     <w:rsid w:val="003754AB"/>
     <w:rsid w:val="003801E6"/>
     <w:rsid w:val="00380343"/>
+    <w:rsid w:val="00387CC1"/>
+    <w:rsid w:val="003935B6"/>
     <w:rsid w:val="003948D4"/>
     <w:rsid w:val="003A11D4"/>
     <w:rsid w:val="003A12C7"/>
     <w:rsid w:val="003A2505"/>
     <w:rsid w:val="003A5D07"/>
     <w:rsid w:val="003A7082"/>
     <w:rsid w:val="003B150D"/>
+    <w:rsid w:val="003B3011"/>
     <w:rsid w:val="003B70F2"/>
     <w:rsid w:val="003C2D41"/>
+    <w:rsid w:val="003C3D39"/>
     <w:rsid w:val="003D05E2"/>
     <w:rsid w:val="003F6635"/>
     <w:rsid w:val="00401B7B"/>
     <w:rsid w:val="00405472"/>
+    <w:rsid w:val="00407EDF"/>
     <w:rsid w:val="00422875"/>
     <w:rsid w:val="0043062C"/>
+    <w:rsid w:val="004306D2"/>
     <w:rsid w:val="004353A7"/>
     <w:rsid w:val="00440FD8"/>
+    <w:rsid w:val="00442E9E"/>
     <w:rsid w:val="00462D5E"/>
+    <w:rsid w:val="0046672C"/>
     <w:rsid w:val="004709AC"/>
     <w:rsid w:val="00472DFE"/>
     <w:rsid w:val="00473BCD"/>
     <w:rsid w:val="00482077"/>
     <w:rsid w:val="00482DD5"/>
+    <w:rsid w:val="004850AD"/>
     <w:rsid w:val="00487051"/>
     <w:rsid w:val="00490C50"/>
     <w:rsid w:val="00491429"/>
     <w:rsid w:val="00493041"/>
+    <w:rsid w:val="00494DE8"/>
     <w:rsid w:val="004A43EC"/>
+    <w:rsid w:val="004B348E"/>
     <w:rsid w:val="004B3492"/>
+    <w:rsid w:val="004B45DD"/>
     <w:rsid w:val="004B7591"/>
     <w:rsid w:val="004C4DE3"/>
     <w:rsid w:val="004D3BD1"/>
     <w:rsid w:val="004D40C4"/>
     <w:rsid w:val="004F15A8"/>
     <w:rsid w:val="004F6EE8"/>
     <w:rsid w:val="00506721"/>
+    <w:rsid w:val="0052559A"/>
+    <w:rsid w:val="005301D8"/>
     <w:rsid w:val="00530736"/>
     <w:rsid w:val="00531A0F"/>
+    <w:rsid w:val="00533467"/>
     <w:rsid w:val="00534DA0"/>
     <w:rsid w:val="00537D06"/>
     <w:rsid w:val="00560A42"/>
     <w:rsid w:val="00563753"/>
     <w:rsid w:val="00584515"/>
     <w:rsid w:val="00584AF7"/>
+    <w:rsid w:val="00587069"/>
+    <w:rsid w:val="00596734"/>
     <w:rsid w:val="005C24D8"/>
+    <w:rsid w:val="005E09C6"/>
     <w:rsid w:val="005F0665"/>
+    <w:rsid w:val="005F4AA1"/>
     <w:rsid w:val="005F6142"/>
+    <w:rsid w:val="005F7A47"/>
     <w:rsid w:val="00601AD6"/>
+    <w:rsid w:val="00602310"/>
+    <w:rsid w:val="006049FE"/>
     <w:rsid w:val="00627F08"/>
     <w:rsid w:val="00632105"/>
     <w:rsid w:val="00657E9D"/>
     <w:rsid w:val="006713D9"/>
     <w:rsid w:val="006748EE"/>
     <w:rsid w:val="006835E3"/>
+    <w:rsid w:val="0068642B"/>
     <w:rsid w:val="006866F3"/>
     <w:rsid w:val="00690A30"/>
     <w:rsid w:val="00691922"/>
     <w:rsid w:val="00696992"/>
     <w:rsid w:val="006A04EA"/>
     <w:rsid w:val="006A1F4B"/>
     <w:rsid w:val="006A3800"/>
     <w:rsid w:val="006A3E65"/>
     <w:rsid w:val="006A5F0D"/>
+    <w:rsid w:val="006A7F3B"/>
     <w:rsid w:val="006B19C6"/>
     <w:rsid w:val="006C0254"/>
+    <w:rsid w:val="006C4BFE"/>
     <w:rsid w:val="006C68A1"/>
+    <w:rsid w:val="006D10A0"/>
     <w:rsid w:val="006D25FA"/>
     <w:rsid w:val="006E1251"/>
     <w:rsid w:val="006E6F52"/>
     <w:rsid w:val="006E7AC4"/>
     <w:rsid w:val="006F70FF"/>
     <w:rsid w:val="0070041C"/>
     <w:rsid w:val="00704299"/>
+    <w:rsid w:val="007074E7"/>
     <w:rsid w:val="0071034B"/>
     <w:rsid w:val="007111D4"/>
     <w:rsid w:val="00715206"/>
     <w:rsid w:val="00717EA0"/>
     <w:rsid w:val="007315EB"/>
     <w:rsid w:val="0073402B"/>
     <w:rsid w:val="007368A3"/>
     <w:rsid w:val="007430BD"/>
     <w:rsid w:val="00743BE2"/>
     <w:rsid w:val="0075219E"/>
     <w:rsid w:val="007526FF"/>
     <w:rsid w:val="007532B1"/>
     <w:rsid w:val="00762973"/>
     <w:rsid w:val="00774D19"/>
     <w:rsid w:val="007803FD"/>
     <w:rsid w:val="0078451F"/>
     <w:rsid w:val="007967F8"/>
+    <w:rsid w:val="007A3704"/>
     <w:rsid w:val="007C09CF"/>
     <w:rsid w:val="007C0D39"/>
     <w:rsid w:val="007C33C8"/>
     <w:rsid w:val="007D0493"/>
     <w:rsid w:val="007D36F1"/>
     <w:rsid w:val="007E38EC"/>
     <w:rsid w:val="007E52A9"/>
     <w:rsid w:val="007E7642"/>
     <w:rsid w:val="007F4098"/>
     <w:rsid w:val="007F6328"/>
     <w:rsid w:val="008066A0"/>
     <w:rsid w:val="00810280"/>
     <w:rsid w:val="00814AD0"/>
+    <w:rsid w:val="00816B88"/>
+    <w:rsid w:val="00817363"/>
     <w:rsid w:val="00817727"/>
+    <w:rsid w:val="00820C42"/>
     <w:rsid w:val="008257F1"/>
     <w:rsid w:val="008357E5"/>
     <w:rsid w:val="00835DE2"/>
     <w:rsid w:val="0083768B"/>
     <w:rsid w:val="008635A1"/>
     <w:rsid w:val="00875854"/>
+    <w:rsid w:val="0087765F"/>
     <w:rsid w:val="0088220F"/>
+    <w:rsid w:val="008904ED"/>
     <w:rsid w:val="008A0D2A"/>
     <w:rsid w:val="008A20AF"/>
+    <w:rsid w:val="008A2559"/>
     <w:rsid w:val="008B3066"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008D1444"/>
     <w:rsid w:val="008D1A17"/>
     <w:rsid w:val="008F6C07"/>
     <w:rsid w:val="00913A55"/>
     <w:rsid w:val="0091456F"/>
     <w:rsid w:val="009227F9"/>
     <w:rsid w:val="00926BF1"/>
     <w:rsid w:val="00934399"/>
     <w:rsid w:val="00946B1C"/>
+    <w:rsid w:val="00947AA8"/>
     <w:rsid w:val="00954A1C"/>
     <w:rsid w:val="009645A1"/>
     <w:rsid w:val="00967FD9"/>
     <w:rsid w:val="00973AC6"/>
     <w:rsid w:val="00975569"/>
     <w:rsid w:val="00975B08"/>
     <w:rsid w:val="00982FFF"/>
     <w:rsid w:val="009A6251"/>
     <w:rsid w:val="009B0FD1"/>
     <w:rsid w:val="009B1309"/>
     <w:rsid w:val="009B1C6F"/>
     <w:rsid w:val="009D1AE2"/>
     <w:rsid w:val="009D58E2"/>
+    <w:rsid w:val="009E6B7C"/>
     <w:rsid w:val="009F4AC6"/>
+    <w:rsid w:val="00A04ED3"/>
     <w:rsid w:val="00A05D86"/>
     <w:rsid w:val="00A12706"/>
+    <w:rsid w:val="00A16CE3"/>
     <w:rsid w:val="00A22EF5"/>
+    <w:rsid w:val="00A23471"/>
     <w:rsid w:val="00A35E37"/>
+    <w:rsid w:val="00A41700"/>
     <w:rsid w:val="00A56C4D"/>
     <w:rsid w:val="00A61EF5"/>
     <w:rsid w:val="00A65925"/>
+    <w:rsid w:val="00A66C99"/>
     <w:rsid w:val="00A7242E"/>
     <w:rsid w:val="00A72E6B"/>
     <w:rsid w:val="00A733EF"/>
     <w:rsid w:val="00A83F9B"/>
     <w:rsid w:val="00A86E7C"/>
     <w:rsid w:val="00A870EE"/>
     <w:rsid w:val="00A8712B"/>
     <w:rsid w:val="00A90CF7"/>
     <w:rsid w:val="00A93634"/>
     <w:rsid w:val="00A940D0"/>
+    <w:rsid w:val="00AA4115"/>
     <w:rsid w:val="00AA5A4B"/>
+    <w:rsid w:val="00AB6E9A"/>
     <w:rsid w:val="00AC368B"/>
     <w:rsid w:val="00AC6288"/>
     <w:rsid w:val="00AD60CB"/>
+    <w:rsid w:val="00AE37DC"/>
     <w:rsid w:val="00AE568A"/>
     <w:rsid w:val="00AF6B43"/>
     <w:rsid w:val="00B14BBA"/>
     <w:rsid w:val="00B14EA8"/>
     <w:rsid w:val="00B23DCC"/>
     <w:rsid w:val="00B363B4"/>
+    <w:rsid w:val="00B423A0"/>
     <w:rsid w:val="00B44333"/>
     <w:rsid w:val="00B63000"/>
     <w:rsid w:val="00B76661"/>
     <w:rsid w:val="00B805BA"/>
     <w:rsid w:val="00B90844"/>
     <w:rsid w:val="00B91464"/>
     <w:rsid w:val="00B944F8"/>
+    <w:rsid w:val="00B9665C"/>
+    <w:rsid w:val="00BA67A4"/>
     <w:rsid w:val="00BB00CB"/>
     <w:rsid w:val="00BB1133"/>
     <w:rsid w:val="00BB17C5"/>
     <w:rsid w:val="00BC5705"/>
     <w:rsid w:val="00BC6446"/>
     <w:rsid w:val="00BD2A6A"/>
     <w:rsid w:val="00BE1939"/>
     <w:rsid w:val="00BE482C"/>
     <w:rsid w:val="00BF2DF9"/>
     <w:rsid w:val="00BF5C23"/>
+    <w:rsid w:val="00BF7EFC"/>
     <w:rsid w:val="00C03958"/>
     <w:rsid w:val="00C10C3E"/>
     <w:rsid w:val="00C26360"/>
     <w:rsid w:val="00C3084B"/>
+    <w:rsid w:val="00C32B11"/>
     <w:rsid w:val="00C3413D"/>
     <w:rsid w:val="00C41B39"/>
     <w:rsid w:val="00C47A18"/>
     <w:rsid w:val="00C50F94"/>
     <w:rsid w:val="00C51134"/>
     <w:rsid w:val="00C572E4"/>
     <w:rsid w:val="00C7075A"/>
     <w:rsid w:val="00C734AF"/>
     <w:rsid w:val="00C771AF"/>
     <w:rsid w:val="00C8428E"/>
     <w:rsid w:val="00C951DB"/>
     <w:rsid w:val="00C96A60"/>
     <w:rsid w:val="00CA0E36"/>
     <w:rsid w:val="00CC0124"/>
     <w:rsid w:val="00CC16A7"/>
     <w:rsid w:val="00CD3B5C"/>
     <w:rsid w:val="00CD3C37"/>
+    <w:rsid w:val="00CD5E5B"/>
     <w:rsid w:val="00CE05D6"/>
     <w:rsid w:val="00CE3176"/>
     <w:rsid w:val="00CF52F0"/>
     <w:rsid w:val="00D00E80"/>
+    <w:rsid w:val="00D01585"/>
     <w:rsid w:val="00D01CA2"/>
     <w:rsid w:val="00D07141"/>
     <w:rsid w:val="00D11036"/>
     <w:rsid w:val="00D32E4E"/>
     <w:rsid w:val="00D34047"/>
     <w:rsid w:val="00D37C8F"/>
+    <w:rsid w:val="00D43422"/>
     <w:rsid w:val="00D459C7"/>
+    <w:rsid w:val="00D70905"/>
     <w:rsid w:val="00D8111A"/>
     <w:rsid w:val="00D829B0"/>
     <w:rsid w:val="00D85BBB"/>
     <w:rsid w:val="00D93666"/>
     <w:rsid w:val="00D96184"/>
     <w:rsid w:val="00DB00B4"/>
     <w:rsid w:val="00DB1063"/>
     <w:rsid w:val="00DB6F01"/>
     <w:rsid w:val="00DC06A7"/>
+    <w:rsid w:val="00DC3270"/>
+    <w:rsid w:val="00DD5576"/>
+    <w:rsid w:val="00DD6648"/>
     <w:rsid w:val="00DE11E9"/>
     <w:rsid w:val="00DE21FB"/>
     <w:rsid w:val="00DE75CC"/>
     <w:rsid w:val="00E00B4F"/>
+    <w:rsid w:val="00E02D3C"/>
     <w:rsid w:val="00E07C1B"/>
     <w:rsid w:val="00E1088A"/>
     <w:rsid w:val="00E154AC"/>
     <w:rsid w:val="00E22566"/>
     <w:rsid w:val="00E23D64"/>
     <w:rsid w:val="00E24B6D"/>
+    <w:rsid w:val="00E24B9E"/>
     <w:rsid w:val="00E3118F"/>
     <w:rsid w:val="00E3207A"/>
     <w:rsid w:val="00E35B97"/>
     <w:rsid w:val="00E3676E"/>
     <w:rsid w:val="00E36C60"/>
     <w:rsid w:val="00E372CB"/>
     <w:rsid w:val="00E42314"/>
     <w:rsid w:val="00E43CF9"/>
     <w:rsid w:val="00E45080"/>
     <w:rsid w:val="00E4526E"/>
     <w:rsid w:val="00E47D6C"/>
     <w:rsid w:val="00E55076"/>
     <w:rsid w:val="00E61C04"/>
     <w:rsid w:val="00E62169"/>
     <w:rsid w:val="00E643EA"/>
     <w:rsid w:val="00E65D8F"/>
     <w:rsid w:val="00E83AEE"/>
     <w:rsid w:val="00E85DD7"/>
     <w:rsid w:val="00E90CBF"/>
     <w:rsid w:val="00E930B0"/>
     <w:rsid w:val="00E9506A"/>
     <w:rsid w:val="00E95A1B"/>
     <w:rsid w:val="00E976A5"/>
     <w:rsid w:val="00EA6CA3"/>
     <w:rsid w:val="00EB27E4"/>
+    <w:rsid w:val="00EB2867"/>
     <w:rsid w:val="00EB300F"/>
     <w:rsid w:val="00EB5833"/>
     <w:rsid w:val="00EB5EEA"/>
     <w:rsid w:val="00EB629A"/>
+    <w:rsid w:val="00EB7E31"/>
     <w:rsid w:val="00EB7EFF"/>
     <w:rsid w:val="00EC3B88"/>
     <w:rsid w:val="00ED4B4B"/>
     <w:rsid w:val="00EE0267"/>
     <w:rsid w:val="00EE2234"/>
+    <w:rsid w:val="00EF0CF2"/>
     <w:rsid w:val="00EF1955"/>
     <w:rsid w:val="00EF27F8"/>
     <w:rsid w:val="00F05E83"/>
     <w:rsid w:val="00F120B4"/>
     <w:rsid w:val="00F17BC5"/>
+    <w:rsid w:val="00F20FA7"/>
     <w:rsid w:val="00F315BE"/>
     <w:rsid w:val="00F316C7"/>
     <w:rsid w:val="00F55A87"/>
     <w:rsid w:val="00F66F6D"/>
     <w:rsid w:val="00F6781C"/>
     <w:rsid w:val="00F75A65"/>
     <w:rsid w:val="00F80039"/>
     <w:rsid w:val="00FB0B01"/>
     <w:rsid w:val="00FB2203"/>
     <w:rsid w:val="00FB2F82"/>
     <w:rsid w:val="00FB5D2F"/>
     <w:rsid w:val="00FD25EE"/>
     <w:rsid w:val="00FE282D"/>
     <w:rsid w:val="00FE2DF2"/>
     <w:rsid w:val="12031447"/>
     <w:rsid w:val="2E8D1E40"/>
     <w:rsid w:val="39C74D3E"/>
     <w:rsid w:val="59410A28"/>
     <w:rsid w:val="69EE0089"/>
     <w:rsid w:val="6AE3D999"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -8057,67 +9124,65 @@
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00690A30"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CC0124"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CC0124"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00CC0124"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CC0124"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
@@ -8686,54 +9751,62 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2140806262">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GSH.future@uts.edu.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GSH.future@uts.edu.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C9F85179-74B6-4489-BE41-F2F7FE7838C7}"/>
       </w:docPartPr>
@@ -8754,441 +9827,450 @@
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2E418C22-CDFB-4323-A639-7034FB203FDE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="001A61B5" w:rsidRDefault="001A61B5">
           <w:r w:rsidRPr="00E54387">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="99677E54D7EB4DFA9CA32B7B63808CA8"/>
+        <w:name w:val="A33B93FDAE7A42DAB13ACDB116531E9A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3973D113-A7E0-4AA6-AA12-4614DCCDB584}"/>
+        <w:guid w:val="{1100D0BD-586A-4F3B-B2A7-CDD920C025DA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001A61B5" w:rsidRDefault="001A61B5" w:rsidP="001A61B5">
+        <w:p w:rsidR="001E17D0" w:rsidRDefault="004A3358" w:rsidP="004A3358">
           <w:pPr>
-            <w:pStyle w:val="99677E54D7EB4DFA9CA32B7B63808CA8"/>
+            <w:pStyle w:val="A33B93FDAE7A42DAB13ACDB116531E9A"/>
           </w:pPr>
           <w:r w:rsidRPr="00E54387">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0773004C3E44446FA3CBD49D6F0622CF"/>
+        <w:name w:val="52972E47C8764B42B6B16DB6CBF7D237"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{98C023A5-C0A2-416F-8D20-6C75214CE49F}"/>
+        <w:guid w:val="{EDFD3D41-4113-4674-A5BB-D4E0C27C6B0B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001A61B5" w:rsidRDefault="001A61B5" w:rsidP="001A61B5">
+        <w:p w:rsidR="001E17D0" w:rsidRDefault="004A3358" w:rsidP="004A3358">
           <w:pPr>
-            <w:pStyle w:val="0773004C3E44446FA3CBD49D6F0622CF"/>
+            <w:pStyle w:val="52972E47C8764B42B6B16DB6CBF7D237"/>
           </w:pPr>
           <w:r w:rsidRPr="00E54387">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="871B355FFB434164B6CB726F0CBBCE83"/>
+        <w:name w:val="8A2D4DB3B0034BC3AB5C18331FAD540C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EC8B11AA-1951-4A3E-B611-30BDF3420F49}"/>
+        <w:guid w:val="{3689F637-B8E6-4A79-AEE8-332C06884F78}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001A61B5" w:rsidRDefault="001A61B5" w:rsidP="001A61B5">
+        <w:p w:rsidR="001E17D0" w:rsidRDefault="004A3358" w:rsidP="004A3358">
           <w:pPr>
-            <w:pStyle w:val="871B355FFB434164B6CB726F0CBBCE83"/>
+            <w:pStyle w:val="8A2D4DB3B0034BC3AB5C18331FAD540C"/>
           </w:pPr>
           <w:r w:rsidRPr="00E54387">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B1D2E3A9751D462CBFCD468CF74A12F4"/>
+        <w:name w:val="954BA5063FD34A27B4E10C43477AC3ED"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{52FA88CF-C588-4C8C-A4E3-03CF1DC332D6}"/>
+        <w:guid w:val="{6F2099EE-65C1-4F6C-9C49-DFDCC917A7B8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001A61B5" w:rsidRDefault="001A61B5" w:rsidP="001A61B5">
+        <w:p w:rsidR="001E17D0" w:rsidRDefault="004A3358" w:rsidP="004A3358">
           <w:pPr>
-            <w:pStyle w:val="B1D2E3A9751D462CBFCD468CF74A12F4"/>
+            <w:pStyle w:val="954BA5063FD34A27B4E10C43477AC3ED"/>
           </w:pPr>
           <w:r w:rsidRPr="00E54387">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5DCD452C494F4C7FA844F9806E2A6665"/>
+        <w:name w:val="B55EA1490453467CAFEBB3C4304B17C1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9DEC7AA0-E8C0-42DF-91E9-2B5B97EFD491}"/>
+        <w:guid w:val="{EB4CC441-B27F-4C93-B3D8-9020DFCAFDA9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001A61B5" w:rsidRDefault="001A61B5" w:rsidP="001A61B5">
+        <w:p w:rsidR="001E17D0" w:rsidRDefault="004A3358" w:rsidP="004A3358">
           <w:pPr>
-            <w:pStyle w:val="5DCD452C494F4C7FA844F9806E2A6665"/>
+            <w:pStyle w:val="B55EA1490453467CAFEBB3C4304B17C1"/>
           </w:pPr>
           <w:r w:rsidRPr="00E54387">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="92676925909148D58A123EAA57B0D516"/>
+        <w:name w:val="81A181E3B4F24D43A423353E052AF54D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D076F198-75DC-455F-BEC0-F1F6F8F4792A}"/>
+        <w:guid w:val="{595E24AD-E5CB-4271-90C3-23545213F9A5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001A61B5" w:rsidRDefault="001A61B5" w:rsidP="001A61B5">
+        <w:p w:rsidR="001E17D0" w:rsidRDefault="004A3358" w:rsidP="004A3358">
           <w:pPr>
-            <w:pStyle w:val="92676925909148D58A123EAA57B0D516"/>
+            <w:pStyle w:val="81A181E3B4F24D43A423353E052AF54D"/>
           </w:pPr>
           <w:r w:rsidRPr="00E54387">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5292A3182908452AA152FCB76388FDD7"/>
+        <w:name w:val="7D32C3E667504F1FAF16EDDB660B04F3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2E4A892D-296C-4B6F-AB45-6785D602D481}"/>
+        <w:guid w:val="{CC7704D7-53CA-4168-84A2-7434D1281D04}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001A61B5" w:rsidRDefault="001A61B5" w:rsidP="001A61B5">
+        <w:p w:rsidR="001E17D0" w:rsidRDefault="004A3358" w:rsidP="004A3358">
           <w:pPr>
-            <w:pStyle w:val="5292A3182908452AA152FCB76388FDD7"/>
+            <w:pStyle w:val="7D32C3E667504F1FAF16EDDB660B04F3"/>
           </w:pPr>
           <w:r w:rsidRPr="00E54387">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0764095A1D804AF290A7FFE7BD3F6C0E"/>
+        <w:name w:val="AB5DF20A39284C4AA580769D5F6BD79A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F68E8E2B-1CB0-40D4-876A-56C33CE05E42}"/>
+        <w:guid w:val="{A18523E4-407D-42E5-BC8D-A245D4A0E214}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001A61B5" w:rsidRDefault="001A61B5" w:rsidP="001A61B5">
+        <w:p w:rsidR="001E17D0" w:rsidRDefault="004A3358" w:rsidP="004A3358">
           <w:pPr>
-            <w:pStyle w:val="0764095A1D804AF290A7FFE7BD3F6C0E"/>
+            <w:pStyle w:val="AB5DF20A39284C4AA580769D5F6BD79A"/>
           </w:pPr>
           <w:r w:rsidRPr="00E54387">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DDCDAAF5F6204D4AA57B3EB384B9CD96"/>
+        <w:name w:val="CA9A3852CE344401AA1DD3A9FA1A59F9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7B686C96-8CCE-466C-B715-24845542F7EA}"/>
+        <w:guid w:val="{E94880BE-4320-4A89-A14B-C062C19D7C55}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001A61B5" w:rsidRDefault="001A61B5" w:rsidP="001A61B5">
+        <w:p w:rsidR="001E17D0" w:rsidRDefault="004A3358" w:rsidP="004A3358">
           <w:pPr>
-            <w:pStyle w:val="DDCDAAF5F6204D4AA57B3EB384B9CD96"/>
+            <w:pStyle w:val="CA9A3852CE344401AA1DD3A9FA1A59F9"/>
           </w:pPr>
           <w:r w:rsidRPr="00E54387">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="001003DD5E0A4905BB86F483554C22A8"/>
+        <w:name w:val="7FAA80D0F621499E9B74F60110F9739F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AB1FA5DB-B44D-471D-A853-2724063E1044}"/>
+        <w:guid w:val="{89C4B302-122A-4D14-8F81-4482D3EA3713}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001A61B5" w:rsidRDefault="001A61B5" w:rsidP="001A61B5">
+        <w:p w:rsidR="001E17D0" w:rsidRDefault="004A3358" w:rsidP="004A3358">
           <w:pPr>
-            <w:pStyle w:val="001003DD5E0A4905BB86F483554C22A8"/>
+            <w:pStyle w:val="7FAA80D0F621499E9B74F60110F9739F"/>
           </w:pPr>
           <w:r w:rsidRPr="00E54387">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A61B5"/>
     <w:rsid w:val="00143A05"/>
     <w:rsid w:val="001A61B5"/>
+    <w:rsid w:val="001E17D0"/>
+    <w:rsid w:val="002260FA"/>
+    <w:rsid w:val="002874C3"/>
+    <w:rsid w:val="004A3358"/>
+    <w:rsid w:val="00587069"/>
+    <w:rsid w:val="00947AA8"/>
+    <w:rsid w:val="00C62605"/>
+    <w:rsid w:val="00D01585"/>
+    <w:rsid w:val="00DD5576"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -9600,94 +10682,94 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001A61B5"/>
+    <w:rsid w:val="004A3358"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="99677E54D7EB4DFA9CA32B7B63808CA8">
-[...1 lines deleted...]
-    <w:rsid w:val="001A61B5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A33B93FDAE7A42DAB13ACDB116531E9A">
+    <w:name w:val="A33B93FDAE7A42DAB13ACDB116531E9A"/>
+    <w:rsid w:val="004A3358"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0773004C3E44446FA3CBD49D6F0622CF">
-[...1 lines deleted...]
-    <w:rsid w:val="001A61B5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="52972E47C8764B42B6B16DB6CBF7D237">
+    <w:name w:val="52972E47C8764B42B6B16DB6CBF7D237"/>
+    <w:rsid w:val="004A3358"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="871B355FFB434164B6CB726F0CBBCE83">
-[...1 lines deleted...]
-    <w:rsid w:val="001A61B5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A2D4DB3B0034BC3AB5C18331FAD540C">
+    <w:name w:val="8A2D4DB3B0034BC3AB5C18331FAD540C"/>
+    <w:rsid w:val="004A3358"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1D2E3A9751D462CBFCD468CF74A12F4">
-[...1 lines deleted...]
-    <w:rsid w:val="001A61B5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="954BA5063FD34A27B4E10C43477AC3ED">
+    <w:name w:val="954BA5063FD34A27B4E10C43477AC3ED"/>
+    <w:rsid w:val="004A3358"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5DCD452C494F4C7FA844F9806E2A6665">
-[...1 lines deleted...]
-    <w:rsid w:val="001A61B5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B55EA1490453467CAFEBB3C4304B17C1">
+    <w:name w:val="B55EA1490453467CAFEBB3C4304B17C1"/>
+    <w:rsid w:val="004A3358"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92676925909148D58A123EAA57B0D516">
-[...1 lines deleted...]
-    <w:rsid w:val="001A61B5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81A181E3B4F24D43A423353E052AF54D">
+    <w:name w:val="81A181E3B4F24D43A423353E052AF54D"/>
+    <w:rsid w:val="004A3358"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5292A3182908452AA152FCB76388FDD7">
-[...1 lines deleted...]
-    <w:rsid w:val="001A61B5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D32C3E667504F1FAF16EDDB660B04F3">
+    <w:name w:val="7D32C3E667504F1FAF16EDDB660B04F3"/>
+    <w:rsid w:val="004A3358"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0764095A1D804AF290A7FFE7BD3F6C0E">
-[...1 lines deleted...]
-    <w:rsid w:val="001A61B5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB5DF20A39284C4AA580769D5F6BD79A">
+    <w:name w:val="AB5DF20A39284C4AA580769D5F6BD79A"/>
+    <w:rsid w:val="004A3358"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDCDAAF5F6204D4AA57B3EB384B9CD96">
-[...1 lines deleted...]
-    <w:rsid w:val="001A61B5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA9A3852CE344401AA1DD3A9FA1A59F9">
+    <w:name w:val="CA9A3852CE344401AA1DD3A9FA1A59F9"/>
+    <w:rsid w:val="004A3358"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="001003DD5E0A4905BB86F483554C22A8">
-[...1 lines deleted...]
-    <w:rsid w:val="001A61B5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FAA80D0F621499E9B74F60110F9739F">
+    <w:name w:val="7FAA80D0F621499E9B74F60110F9739F"/>
+    <w:rsid w:val="004A3358"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -10259,75 +11341,75 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C48BAB6-7E73-42BC-9ECB-3BD12971A676}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20D9EFA7-4E47-4B22-87AA-5F384AB4FA08}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>893</Words>
-  <Characters>5095</Characters>
+  <Words>906</Words>
+  <Characters>5168</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Technology Sydney</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5977</CharactersWithSpaces>
+  <CharactersWithSpaces>6062</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2621445</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:GSH.future@uts.edu.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>